--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AB360B8"/>
+    <w:nsid w:val="C5520628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070DQJWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>