--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5520628"/>
+    <w:nsid w:val="7A0B38CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070DQJWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070DQJWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>