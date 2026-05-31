--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE DACREMONT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Evaluation SensorielleFull Professor Sensory Sciences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5990-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15016081X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mean research topic</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perceptive enrichment on the efficiency of simulated contexts: Comparing virtual reality and immersive room settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.112492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stimulus concentration and odor intensity on relaxing and stimulating perceived properties of odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Baccarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104030. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of food visual attribute perception in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104016. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumers’ origin on perceived sensory quality, liking and liking drivers: A cross-cultural study on European cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104047. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context in food behavior and product experience – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert knowledge and sensory science to a general model of food and beverage pairing with wine and beer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (UNSP 100144), pp.100144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2019.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds of Malignant Breast Cancer Wounds: Identification and Odors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thuleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïneb Jemmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (11), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of aromatic similarity in food and beverage pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eschevins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel flavour perception: Impact of the non-volatile compounds on sensory properties and in-vitro aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (Part 1), pp.209 - 215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile fraction of aromatic caramel using heart-cutting multidimensional gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.281-289. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivot (c) profile: a new descriptive method based on free description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odor: Contribution of volatile compounds according to their odor qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having a drink in a bar&amp;quot;: An immersive approach to explore the effects of context on drink choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating consumers' representations of beers through a free association task: A comparison between packaging and blind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between nine laboratories performing triangle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does short-term odour memory increase with expertise? An experimental study with perfumers, flavourists, trained panellists and novices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and perceptive organisation of Sauvignon blanc wine characteristics Influence of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (1), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste-odor interactions and perceptual separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicon and types of discourse in wine expertise: The case of vin de garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional descriptive analysis and a citation frequency-based descriptive method for odor profiling: An application to Burgundy Pinot noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (6), pp.602-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining olfactory and gustatory clues in the judgment of aging potential of red wine by wine professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of French and New Zealand Sauvignon wines by experienced French wine assessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: towards writing rules based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining sensory descriptors: Towards writing guidelines based on terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fabric end-use knowledge on handle perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfaction in the elaboration and use of the Chardonnay wine concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dimensions of tactile textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.165-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness: a critical review on sensory and material science approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Vallès-Pàmies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6-7), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-2244(02)00139-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des comportements et les freins au changement à l'épreuve des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of immersive room and virtual reality, through the consumption episode &amp;quot;Eating a sandwich in a park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sensory Science Society, Dec 2020, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to rebuild a consumption episode? An immersive “breakfast”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sensory visual properties of food products in real and virtual conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrations perceptives dans la perception du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joined senses - synaesthesia in texts and images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue Part II: Identification of compounds responsible for the odorant properties of aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat-Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragoza, Spain. pp.424-432, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a heart cutting two-dimensional gas chromatography method to identify odorant compounds in aromatic caramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Capillary Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expertise sur la représentation du vin de garde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloques Jeunes Chercheurs en Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise effect on hierachical classification of Sauvignon blanc sensory properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research EuroSense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I see therefore I drink&amp;quot; - Contextual interactions between beers, packaging and pictures in an immersive bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Deroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practice, implication and perceived expertise as mediators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux/Bourgogne: differences in categorization and description of vins de garde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dish - three cooking devices: A naturalistic setting to identify drivers of consumers' choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Reine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine mediated by practise, implication and perceived expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote difference tests through the Internet arount the world: Sensodist in France, Italy, Madagascar & Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise on social representation of wine: practise, implication and perceived expertise as mediators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Active Compounds 2011 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et discours selon différentes expertises dans le domaine du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinolingua. "Les descripteurs du vin : regards contrastifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory study to investigate emotion elicited by immersive ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phu Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and semantic knowledge in wine expertise: the case of wines with aging potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early weaning practices on acceptance of vegetables in 15 months and 3-4 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of yarn count and woven pattern on tactile properties: Perceived similarities vs. Descriptive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Adolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fiber Society Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions et de la familiarité dans la mémorabilité des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odeurs et Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCoP 2007, XV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des qualités perçues: techniques et intérêt pour le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum étudiant ENSISA: "Les innovations technologiques dans le secteur automobile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to describe the &amp;quot;handle&amp;quot; of fabrics? A focus on Grainy, Harsh, Rough and Raspy perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPISE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hochiminh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive strategies involved in triangle tests: what subjects can tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Gufoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Rosemary Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile and visual perception of fabric sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Textile, Clothing and Desigh Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Croatia. pp.549-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chardonnay wine concept: legend or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchus in Bourgogne International Wine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and typicality: what makes a chardonnay wine a chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ha Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardonnay wine aroma: a conjoint study between typicality assessment and olfactometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. Army Natick Soldier Center, Jul 2003, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of relicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Alesund, Norway. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of common landmarks between real and virtual worlds on presence feeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the volatile odorant fraction of aromatic caramel using heart cutting two-dimensional gas chromatography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Prot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. european GCxGC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of volatile odorants and high molecular weight compounds on the caramel aroma perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odour notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sensory descriptive methods for steam cooked potatoes: Optimized descriptive profile vs. conventional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. european conference on Sensory and consumer research: a sense of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Weurman flavour research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zaragova, Spain. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensodist: Remote differences tests through internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P2.3.23, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfume memorability: The role of emotions and familiarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raviot-Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.P1 .2.15, 2009, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sauvageot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOC ESTUDIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caramel odour: identification of volatile compounds and contribution of their odour qualities to caramel typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of odour active compounds in aromatic caramel using GC-olfactometry and GC-mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 742 p., 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of different odor notes on typicality of caramel aroma by recombination studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Paravisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moretton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Flavor Chemistry &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Forshungsanstalt für Lebensmittelchemie, 2014, 978-3-938896-79-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of Crispy Cereal Products: A Tentative Explanation of Texture Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltasar Valles Pamies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Meste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshness and Shelf Life of Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-234, 2002, 9780841238015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2003-0836.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fête de la science dans le Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of three french textural descriptors: croustillant (crispy), craquant (crackle) and croquant (crunchy) by acoustic and sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Ecole Nationale Supérieure de Biologie Appliquée à la Nutrition et à l'Alimentation, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02392061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0B38CB"/>
+    <w:nsid w:val="BC35ADAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070DQJWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dacremont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5990-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15016081X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03981785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Baccarani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ojeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zannoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02429983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eschevins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2019.100144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dugay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;neb Jemmali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Elard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.12.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070DQJWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paravisini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moretton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gouttefangeas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nigay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73603C1T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZFPV40-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desmarchelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9V7BHXF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0DKPL8H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09CV0XF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cayeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.2069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V92XV0G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Parr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.08.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PL2RZD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoang Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.10.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCVMGDT2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J676FPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00680595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZF94926-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egoroff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Candel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2005.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMVRHVZC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Soufflet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWT1T9JH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.06.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB3CVNPT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2003.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68P0F9Q4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Vall&#232;s-P&#224;mies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-2244(02)00139-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-382VK0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat-Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQSBWP9N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717667v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Parr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Reine Noel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pecourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorrentino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteleone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recchia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Porcherot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Said" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolphe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Ben Said" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ha Abdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839801v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brockhoff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838436v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N'Guyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Clav&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raviot-Derrien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cayeux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltasar Valles Pamies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2003-0836.ch017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02392061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>