--- v0 (2026-03-12)
+++ v1 (2026-04-29)
@@ -1932,429 +1932,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+                <w:t xml:space="preserve">La conception d'un manuel de pédagogie différenciée pour les classes de FLE/S multi-niveaux dans différents contextes : quelle pertinence, quelles interrogations didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hétérogénéité, différenciation, contextualisation en FLE/S, n°72, p.116-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697048v1</w:t>
+                <w:t xml:space="preserve">hal-03741046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, différenciation, contextualisation en FLE/S : Présentation du numéro</w:t>
+                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, p.8-19</w:t>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des Recherches au Laboratoire Parole et Langage, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741041v1</w:t>
+                <w:t xml:space="preserve">hal-03938313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d'un manuel de pédagogie différenciée pour les classes de FLE/S multi-niveaux dans différents contextes : quelle pertinence, quelles interrogations didactiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Abry</w:t>
+                <w:t xml:space="preserve">Hétérogénéité, différenciation, contextualisation en FLE/S : Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hétérogénéité, différenciation, contextualisation en FLE/S, n°72, p.116-130</w:t>
+              <w:t xml:space="preserve">, 2022, 72, p.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741046v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Gala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Continuités et ruptures dans l’enseignement/apprentissage des langues, 41 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938313v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un récit numérique interactif plurilingue en classe de FLE : d’une analyse technolittéraire à des pistes de didactisation</w:t>
               </w:r>
@@ -2511,200 +2511,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interculturelle des genres en contexte universitaire : les étudiants sinophones face au texte argumentatif</w:t>
+                <w:t xml:space="preserve">L'enseignement du français avec les interactions : approche méthodologique et mise en œuvre en classe depuis le niveau débutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Chine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française -, Linguistique et didactique (Volume 78), pp.07004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179334v1</w:t>
+                <w:t xml:space="preserve">halshs-02979335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement du français avec les interactions : approche méthodologique et mise en œuvre en classe depuis le niveau débutant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
+                <w:t xml:space="preserve">Approche interculturelle des genres en contexte universitaire : les étudiants sinophones face au texte argumentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synergies Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979335v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes multi-niveaux, pédagogie différenciée et inclusion : des classes de langue étrangère aux classes ordinaires</w:t>
               </w:r>
@@ -2845,51 +2845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des compétences rédactionnelles du texte argumentatif en français par des apprenants sinophones. Le cas de la lettre de protestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,178 +2921,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pédagogie du texte argumenté pour un public d’apprenants chinois en mobilité entrante à l’Université française ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Perspective actionnelle et différenciation pédagogique en Français langue étrangère : la réalisation d'un journal en ligne dans une classe de FLE multilingue et multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Différenciation dans l'enseignement des langues, 1/2019, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207723v1</w:t>
+                <w:t xml:space="preserve">hal-02047197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective actionnelle et différenciation pédagogique en Français langue étrangère : la réalisation d'un journal en ligne dans une classe de FLE multilingue et multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Catherine</w:t>
+                <w:t xml:space="preserve">Quelle pédagogie du texte argumenté pour un public d’apprenants chinois en mobilité entrante à l’Université française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Différenciation dans l'enseignement des langues, 1/2019, pp.77-82</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047197v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation d'un texte écrit au service d'une prise de conscience des spécificités de l'oral : de la production écrite à la production orale en FLE, un continuum pour travailler la compétence intéractionnelle et la phonétique</w:t>
               </w:r>
@@ -3169,51 +3169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une formation active des enseignants de Français Langue Étrangère et Seconde en formation initiale et continue : lier l'oral et l'écrit en didactique de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3506,51 +3506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme, hétérogénéite des classes et didactique de la grammaire en FLE : analyse contrastive des pronoms relatifs dans une classe multilingue et multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nebrija Procedia - Nebrija University Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, ACTAS del II Congreso Internacional Nebrija en Lingüística Aplicada a la Enseñanza de Lenguas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3601,480 +3601,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la dimension sociale des apprentissages en FLE en milieu homoglotte : Le cas du bureau des étudiants du Service Universitaire des Langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux du BDE (Bureau des étudiants) : de la socialisation des apprentissages à la question de l'institutionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire semestriel de l'équipe LEDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPL, May 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Apprentissage et présence sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE- ENS- Laboratoire ICAR, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197561v1</w:t>
+                <w:t xml:space="preserve">hal-05197559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité et la différenciation en classe de FLE : définitions, contextes, démarches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotions and Motivation in Self-Directed Language Learning: A qualitative CVT-based study at SUL-CARLAM (Aix-Marseille University)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Grifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FLE sur "l'hétérogénéité en classe de FLE/S"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, UGA, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ALADUN, Enseigner/apprendre les langues débutées à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem; Modyco, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197563v1</w:t>
+                <w:t xml:space="preserve">hal-05197565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité et gestion de classe, comment diversifier les pratiques pour favoriser un climat de classe apaisé</w:t>
+                <w:t xml:space="preserve">L'hétérogénéité et la différenciation en classe de FLE : définitions, contextes, démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE-Canope-rencontres Cardie, Mar 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum FLE sur "l'hétérogénéité en classe de FLE/S"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, UGA, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197552v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and Motivation in Self-Directed Language Learning: A qualitative CVT-based study at SUL-CARLAM (Aix-Marseille University)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De case en case, esquisser son cheminement entre les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALADUN, Enseigner/apprendre les langues débutées à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem; Modyco, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque PAAS, Pratiques artistiques et approches sensibles en DDL : contextes et appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197565v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du BDE (Bureau des étudiants) : de la socialisation des apprentissages à la question de l'institutionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger la dimension sociale des apprentissages en FLE en milieu homoglotte : Le cas du bureau des étudiants du Service Universitaire des Langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage et présence sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE- ENS- Laboratoire ICAR, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire semestriel de l'équipe LEDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPL, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197559v1</w:t>
+                <w:t xml:space="preserve">hal-05197561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des étudiants / pluralité des dispositifs : apport des CRL pour valoriser la diversité dans une perspective collaborative et autonomisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiah Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Grifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caddéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4106,949 +4106,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De case en case, esquisser son cheminement entre les langues</w:t>
+                <w:t xml:space="preserve">Hétérogénéité et gestion de classe, comment diversifier les pratiques pour favoriser un climat de classe apaisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAAS, Pratiques artistiques et approches sensibles en DDL : contextes et appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE-Canope-rencontres Cardie, Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197547v1</w:t>
+                <w:t xml:space="preserve">hal-05197552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création d'un bureau des étudiants de FLE et ses impacts sur la socialisation et l'apprentissage informel de la langue cible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La direction d'un centre de langue, de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortie de Cadre dans l'enseignement/apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ranacles, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Les visages du FLE : valoriser la diversité des apprenants et des métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée Pro ME FLAM Les visages du FLE/ Département de FLE Angers, Nov 2024, Angers (Université d'Angers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813028v1</w:t>
+                <w:t xml:space="preserve">hal-04813031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La direction d'un centre de langue, de quoi parle-t-on ?</w:t>
+                <w:t xml:space="preserve">Atelier d'écriture autour d'une BD plurilingue : le Piano Oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les visages du FLE : valoriser la diversité des apprenants et des métiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée Pro ME FLAM Les visages du FLE/ Département de FLE Angers, Nov 2024, Angers (Université d'Angers), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude, LEEL, Bande dessinée et enseignement-apprentissage des langues étrangères : plurilinguisme, interculturalité et variations, Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813031v1</w:t>
+                <w:t xml:space="preserve">hal-04567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture autour d'une BD plurilingue : le Piano Oriental</w:t>
+                <w:t xml:space="preserve">La différenciation pédagogique en classe de FLE : un levier pour la créativité de l'enseignement/apprentissage au sein des classes multilingues et multiniveaux, Conférence invitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliette Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude, LEEL, Bande dessinée et enseignement-apprentissage des langues étrangères : plurilinguisme, interculturalité et variations, Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rencontres FLE de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions Maison des Langues, Nov 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567765v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation pédagogique en classe de FLE : un levier pour la créativité de l'enseignement/apprentissage au sein des classes multilingues et multiniveaux, Conférence invitée.</w:t>
+                <w:t xml:space="preserve">La création d'un bureau des étudiants de FLE et ses impacts sur la socialisation et l'apprentissage informel de la langue cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arleth Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres FLE de Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Editions Maison des Langues, Nov 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Sortie de Cadre dans l'enseignement/apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ranacles, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838687v1</w:t>
+                <w:t xml:space="preserve">hal-04813028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710957v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place et le rôle de l’imprévu dans un dispositif hybride construit pour les classes multi-niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une prise en compte des hétérogénéités à l’ère du numérique : le cas d’un dispositif hybride ancré dans une approche par projet pour différencier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international RANACLES 2024 : Sortir du cadre dans l'apprentissage et l'enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">La francophonie en marche en France et dans le monde : Innover et créer en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Aix-Marseille Université, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713018v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Différencier sa pédagogie en classe de FLE » Pour un enseignement/apprentissage créatif au sein des classes de multilingue et multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la diversité des élèves en classe de FLE : outils et stratégies pour une différenciation efficace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d'études et de formation organisée par les Conseillères pédagogiques de français en Grèce, Feb 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et différenciation pédagogique en classe de FLE multiniveaux : vers une utilisation du numérique pour une personnalisation des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème colloque international de l'Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers) l’ADCUEFE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADCUEFE; CAMPUS FLE, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler avec les corpus d'interactions orales authentiques en classe de FLE : une sensibilisation à la compétence interactionnelle avec les étudiants de niveau A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22emes Rencontres scientifiques enseignants-chercheurs : Créativité et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études FLE du Service Commun des Langues, Université de Nice Sophia Antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675558v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui.&amp;quot; Les journées pro ASDIFLE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22emes Rencontres scientifiques enseignants-chercheurs : Créativité et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628956v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les corpus d'interactions orales authentiques en classe de FLE : une sensibilisation à la compétence interactionnelle avec les étudiants de niveau A</w:t>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui.&amp;quot; Les journées pro ASDIFLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études FLE du Service Commun des Langues, Université de Nice Sophia Antipolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741043v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,1665 +5090,1665 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congrès RANACLES 2022. Perspectives d'avenir des Centres de Lanuges et Centres de Ressources en Langues : quelle(s) vision(s) de CLs et CRLs du futur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation pédagogique et créativité de l'agir enseignant en classe de langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LINE. La créativité dans le champ de l'enseignement et de la médiation : quels objets d'enseignement, quelles compétences, quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec les corpus oraux authentiques dès le niveau débutant en classe de FLE/S : le cas de l'invitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecodic, Ecole d'été Corpus et Didactique, Laboratoire ATILF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité et créativité : en quoi la classe multi-niveaux stimule-t-elle la créativité dans le processus d'enseignement/apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Eugenie Greatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Congrès de la FIPF "le français une langue de partage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nabeul, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de chercheurs sur les sentiers de la didactique du français, à l'horizon de la francophonie (journée d'étude internationale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires de chercheurs sur les sentiers de la didactique du français, à l'horizon de la francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 3 Sorbonne Nouvelle, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation comme pratique créative&amp;quot;, conférence dans le cadre du SUPFLES (Stages universitaires de professionnalisation en FLE/S), 6-11 juillet, Aix-Marseille Université,</w:t>
+                <w:t xml:space="preserve">Travailler l'oral à partir de corpus authentiques numériques dès le niveau débutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stages universitaires de professionnalisation en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L'ORALITÉ : du traditionnel au contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATF Indian Association of Teachers of French, Nov 2020, Pune, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906579v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation pédagogique dans l'activité mathématique avec des élèves plurilingues, en collaboration avec J-M Zakhartchouk</w:t>
+                <w:t xml:space="preserve">HétérogénéitéS et différenciation pédagogique dans les cours de français pour adultes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Plurimaths, plurilinguisme et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle et ADEB, Dec 2020, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">L'enseignement du français aux adultes migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette-PUG-Aix-Marseille Université, Nov 2020, Aix-en-Provence (Webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070844v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity, diversity and differentiated teaching : a focus on multi-level learners in foreign-language classes</w:t>
+                <w:t xml:space="preserve">La différenciation comme pratique créative&amp;quot;, conférence dans le cadre du SUPFLES (Stages universitaires de professionnalisation en FLE/S), 6-11 juillet, Aix-Marseille Université,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Brno, Mazarik Université, Czech Republic</w:t>
+              <w:t xml:space="preserve">Stages universitaires de professionnalisation en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480325v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the CEFRL in a multi-level foreign classroom ?</w:t>
+                <w:t xml:space="preserve">Différenciation pédagogique dans l'activité mathématique avec des élèves plurilingues, en collaboration avec J-M Zakhartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Cercles International Conference 2020 " Language centers at crossroads"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Masarik University, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les journées Plurimaths, plurilinguisme et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle et ADEB, Dec 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936880v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HétérogénéitéS et différenciation pédagogique dans les cours de français pour adultes migrants</w:t>
+                <w:t xml:space="preserve">Heterogeneity, diversity and differentiated teaching : a focus on multi-level learners in foreign-language classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement du français aux adultes migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hachette-PUG-Aix-Marseille Université, Nov 2020, Aix-en-Provence (Webinaire), France</w:t>
+              <w:t xml:space="preserve">Ecole thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Brno, Mazarik Université, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070848v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l'oral à partir de corpus authentiques numériques dès le niveau débutant</w:t>
+                <w:t xml:space="preserve">How to use the CEFRL in a multi-level foreign classroom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ORALITÉ : du traditionnel au contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IATF Indian Association of Teachers of French, Nov 2020, Pune, Inde</w:t>
+              <w:t xml:space="preserve">XVI Cercles International Conference 2020 " Language centers at crossroads"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Masarik University, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03082977v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir enseignant dans une classe de FLE aux niveaux hétérogènes (A1–C1 du CECRL) : quelle dynamique de groupe pour quel apprentissage ?, rencontre-discussion, School of Modern Languages and Cultures, Faculty of Arts, University of Hong-Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Hong-Kong, Apr 2020, Hong-Kong, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours, coeur, corps à l'heure du Covid : comment maintenir le lien malgré/grâce à la distance&amp;quot;, communication pour la journée d'études ADCUEFE sur la continuité pédagogique dans les centres universitaires de FLE/S (25 juin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée pédagogique ADCUEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADCUEFE, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie différenciée au service de la compétence plurilingue et pluriculturelle en classe de FLE/S multi-niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à interagir de façon appropriée dans les différentes situations rencontrées lors d’un séjour universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Rencontre Enseignants et chercheurs "Le plurilinguisme dans tous ses états", Laboratoire Parole et Langage</w:t>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089151v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle et quelle place pour la langue maternelle des apprenants au sein d'une classe multilingue et multi-niveaux en FLE en milieu homoglotte?</w:t>
+                <w:t xml:space="preserve">La pédagogie différenciée au service de la compétence plurilingue et pluriculturelle en classe de FLE/S multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lidilem-Acedle, Didactique des langues et plurilinguisme : 30 ans de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19ème Rencontre Enseignants et chercheurs "Le plurilinguisme dans tous ses états", Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342559v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus d'interactions authentiques et classes multi-niveaux en langues étrangères</w:t>
+                <w:t xml:space="preserve">Quel rôle et quelle place pour la langue maternelle des apprenants au sein d'une classe multilingue et multi-niveaux en FLE en milieu homoglotte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles, Interactions et apprentissages dans les centres de (et les centres de ressources en) langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Lidilem-Acedle, Didactique des langues et plurilinguisme : 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342553v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à interagir de façon appropriée dans les différentes situations rencontrées lors d’un séjour universitaire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corpus d'interactions authentiques et classes multi-niveaux en langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles, Interactions et apprentissages dans les centres de (et les centres de ressources en) langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467757v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EUROCALL conference - CALL and complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Comment transposer les études en linguistique de l’oral en ressources pour l’enseignement du FLE. Retour d’expérience sur l’introduction d’extraits de CLAPI FLE à des apprenants débutants (A1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la parole 2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence (Laboratoire LPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944856v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des exploitations pédagogiques de la communication exolingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus FLE - ADCUEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transposer les études en linguistique de l’oral en ressources pour l’enseignement du FLE. Retour d’expérience sur l’introduction d’extraits de CLAPI FLE à des apprenants débutants (A1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Catherine</w:t>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la parole 2018 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence (Laboratoire LPL), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812877v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers de conversation et professionnalisation d’étudiants de Master en didactique du FLE : quels apports pour la formation initiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6751,1065 +6764,1065 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème colloque international de CAMPUS FLE – ADCUEFE (Association des Directeurs des Centres Universitaires d'Études Françaises pour Étrangers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes multi-niveaux et pédagogie différenciée : pour une grammaire de l'agir enseignant revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Enseignement/apprentissage du français au Pérou : nouveaux horizons", XVème rencontre nationale des professeurs de français au Pérou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Camajarca, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants sinophones du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de linguistique contrastive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe de FLE multilingue et multi-niveaux (A1-B2) : un tremplin pour l’innovation pédagogique centrée sur les besoins de l’apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le français, langue ardente", XVIème Congrès de Fédération internationale des professeurs de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF, Jul 2016, Liège, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe de FLE multilingue et multi-niveaux (A1-B2) : un tremplin pour l’innovation pédagogique centrée sur les besoins de l’apprenant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Exploiter des vidéos de cours de FLE pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de la FIPF, "Le français langue ardente"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Présentation des projets lauréats de l’appel à projets du Service Universitaire de Pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745337v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter des vidéos de cours de FLE pour la formation des enseignants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+                <w:t xml:space="preserve">La classe de FLE multilingue et multi-niveaux (A1-B2) : un tremplin pour l’innovation pédagogique centrée sur les besoins de l’apprenant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des projets lauréats de l’appel à projets du Service Universitaire de Pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial de la FIPF, "Le français langue ardente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674487v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter des vidéos de cours de FLE pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David Lodovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CUEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la différenciation pédagogique au sein d’une classe de Langue étrangère multilingue, multiculturelle et multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale. Actes du colloque VALS-ASLA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Université de Genève, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corpus vidéo pour la formation des enseignants de langue : interrogations autour d’un dispositif exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+                <w:t xml:space="preserve">L’écriture numérique collaborative et la rédaction d’un journal en ligne écrit et vidéo. Une expérimentation menée au CUEF de l’université de Grenoble avec des apprenants de fle de niveau B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Crozier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACEDLE (Association des chercheurs et enseignants didacticiens des langues étrangères)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le français écrit à l’heure du numérique : enseignement et apprentissage, VIe Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933995v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture numérique collaborative et la rédaction d’un journal en ligne écrit et vidéo. Une expérimentation menée au CUEF de l’université de Grenoble avec des apprenants de fle de niveau B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Des corpus vidéo pour la formation des enseignants de langue : interrogations autour d’un dispositif exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Berger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français écrit à l’heure du numérique : enseignement et apprentissage, VIe Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ACEDLE (Association des chercheurs et enseignants didacticiens des langues étrangères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745338v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe de FLE multilingue et multi-niveaux en milieu homoglotte, un frein ou un tremplin pour l’apprentissage de la LE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEDIL 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme, hétérogénéité des classes et didactique de la grammaire en FLE : analyse contrastive des pronoms relatifs dans une classe multi-lingue et multiniveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international de linguistique appliquée à l'enseignement des langues, en route vers le multilinguisme, Université de Nebrija</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant de français langue étrangère face à une classe d’adultes multi-niveaux, multilingue et multiculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’enseignant au sein du dispositif d’enseignement/apprentissage de la langue étrangère », Vè colloque international ADCUEFE, Université de Bourgogne-CIEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation pédagogique en classe de FLE et le CECRL, colloque Réal 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7819,370 +7832,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DiDiP2A pour dispositif de différenciation pédagogique autonomisant pour allophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Seard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution recherches collaboratives EAFC-Ampiric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'un corpus de productions d'apprenants dans un cours de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'acquisition à la didactique, Journée d'études du GIS Réseau d'acquision des langues, Inalco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la compétence de production écrite en FLE par des apprenants chinois: l’exemple de l’essai argumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JLC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la compétence de production écrite en FLE par des apprenants chinois: l’exemple de l’essai argumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8192,240 +8205,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques et langues, propositions pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREMS de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 102, pp.94, 2024, 978-2-86612-410-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes multi-niveaux et pédagogie différenciée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection F</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8435,51 +8448,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des exploitations pédagogiques de la communication exolingue&amp;quot;, actes du colloque de l'ADCUEFE (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8495,340 +8508,340 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : enjeux, contextes, évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.219-238, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contrastive d'un texte argumentatif en classe français langue étrangère : une démarche interculturelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delorme, V., Bretegnier, A. &amp; Nicolas, L. (eds.). L’interculturel » dans l’enseignement supérieur : enjeux, conceptions, pratiques et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder l'enseignement de la grammaire avec des apprenants de FLE/S dans une classe mutli-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fatima Chnane-Davin; Catherine Mendonça Dias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La francophonie aux prismes de la didactique du français. Mise en dialogue avec les travaux de Jean-Pierre Cuq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Didactique des langues et des littératures, 978-2-343-24140-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactisation d'un même support à plusieurs niveaux : quels apports pour la gestion de l'hétérogénéité d'une classe d'apprenants multilingue et multi-niveaux en FLE (A1-B2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Archives contemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hétérogénéité en classe de langue : comment et pourquoi différencier ? (dir. L.Ouvrard et E.Arborisova)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture numérique collaborative et la rédaction d’un journal en ligne écrit et vidéo. Une expérimentation menée au CUEF de l’Université Grenoble-Alpes avec des apprenants de niveau B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8838,293 +8851,293 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie André; Olivier Bertrand ; Isabelle Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Editions Ecole Polytechnique </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782730216524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la diversité, varier sa pédagogie. En langue vivante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zakhartchouk, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner En Classes Hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Editeur, pp.94--96, 2014, Les Cahiers pédagogiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agir enseignant dans une classe de FLE aux niveaux hétérogènes (A1-C1 CECRL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité, diversité et spécificités : pratiques didactiques en contexte, coordonné par Jose Aguilar, Cédric Brudermann et Malory Leclere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le synopsis : observer des vidéos pour analyser l'agir enseignant et les interactions dans une classe multilingue et multi-niveaux en FLE (A1-C1 du CECRL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux méthodologiques en sciences du langage : orientations, matériaux, contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9134,502 +9147,502 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étonnement dans la rencontre des cultures en francophonie&amp;quot;, conférence donnée dans le cadre de la Semaine de la francophonie, organisée par le SUPFLES, AMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">en collaboration avec Yann Garcenot (SUL, Polytech, AMU) et Frank Conesa (SUL, Lerma, AMU). Valoriser la francophonie et le multilinguisme à Aix-Marseille Université, article pour le Français dans le Monde, Rubrique Tribune, thématique : &amp;quot;Les centres universitaires : une chance et une force pour les universités&amp;quot;, juin-juillet-août 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de lectures. Laura Nicolas. Dynamiques langagières et logiques professorales en classe de langues. Agir avec et dans le groupe, Presses Universitaires du Septentrion, Villeneuve d'Ascq, 2019, 225 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rentrée sous le signe de la diversité en didactique du FLE. Des journées d'études aux projets de recherche expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les centres de langues, participation à la Tribune n°430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants de Master et Apprenants de FLE : Une Expérience de Tutorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Classe d'apprenants Multilingues et Multiniveaux (A1-C1) En FLE : Un Frein Ou Un Tremplin à l'apprentissage de La Langue Étrangère ? Séminaire Doctorants, Laboratoire I3DL, Université de Nice-Sophia Antipolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9639,147 +9652,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de la situation sur l’enseignement dans les départements universitaires de langue française en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Grifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCAC Ambassade de France en Egypte; FEF Egypte REINVENTE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9789,100 +9802,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agir enseignant en classe de FLE multilingue et multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nice Sophia Antipolis, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03265342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9892,153 +9905,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier sa pédagogie en classe d'UPE2A et en classe ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques notes pour le cours &amp;quot;Différenciation pédagogique et public allophone en UPE2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10048,125 +10061,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, différenciation, contextualisation en français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°72, juillet, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10234,51 +10247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF94CC12"/>
+    <w:nsid w:val="3088A1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10382,51 +10395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB0B2F2D"/>
+    <w:nsid w:val="4D2D6F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10530,51 +10543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34C07238"/>
+    <w:nsid w:val="DCB42441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10678,51 +10691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B31A81A7"/>
+    <w:nsid w:val="55AE21B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10826,51 +10839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B5E21123"/>
+    <w:nsid w:val="AEA495EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10974,51 +10987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F2D21ED5"/>
+    <w:nsid w:val="730F1E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11122,51 +11135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4E10B1BB"/>
+    <w:nsid w:val="7818C6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11270,51 +11283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A0E746AF"/>
+    <w:nsid w:val="B26FF31A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2025"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11418,51 +11431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6AED4084"/>
+    <w:nsid w:val="EF244326"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2019"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11566,51 +11579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BC6431A2"/>
+    <w:nsid w:val="412800E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2019"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11714,51 +11727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E71B608C"/>
+    <w:nsid w:val="2B929C71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2024"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11862,51 +11875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BFD36096"/>
+    <w:nsid w:val="78742D37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2023"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12010,51 +12023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F6EF1134"/>
+    <w:nsid w:val="95AD4663"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2008"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12158,51 +12171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="EA0FE2B9"/>
+    <w:nsid w:val="1F8BBDC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1993"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12428,51 +12441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/sul-service-universitaire-des-langues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asdifle.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplur.hypotheses.org/696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrire.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heterogeneitelangues.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/actualite/financement-du-projet-anr-star-fle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04892876/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/podcasts/6-classe-multi-niveaux-et-pedagogie-differenciee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/actualite/concours-inalco-nouvelle-plurilingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/stages-professeurs-fle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ifprofs.org/evenement/formation-formateurs-pratiques-creatives-classe-fle-universite-aix-marseille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ferro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Lauginie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Eugenie Greatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachette.fr/livre/collection-f-classes-multi-niveaux-et-pedagogie-differenciee-9782014016253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_francophonie_au_prisme_de_la_didactique_du_francais_mise_en_dialogue_avec_les_travaux_de_jean_pierre_cuq_fatima_chnane_davin_catherine_mendonca_dias-9782343241401-70987.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/index.php?manufacturers_id=287 " TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152527v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/sul-service-universitaire-des-langues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asdifle.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplur.hypotheses.org/696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrire.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heterogeneitelangues.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/actualite/financement-du-projet-anr-star-fle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04892876/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/podcasts/6-classe-multi-niveaux-et-pedagogie-differenciee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/actualite/concours-inalco-nouvelle-plurilingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/stages-professeurs-fle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ifprofs.org/evenement/formation-formateurs-pratiques-creatives-classe-fle-universite-aix-marseille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ferro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Lauginie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleth Chateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Eugenie Greatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachette.fr/livre/collection-f-classes-multi-niveaux-et-pedagogie-differenciee-9782014016253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_francophonie_au_prisme_de_la_didactique_du_francais_mise_en_dialogue_avec_les_travaux_de_jean_pierre_cuq_fatima_chnane_davin_catherine_mendonca_dias-9782343241401-70987.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/index.php?manufacturers_id=287 " TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>