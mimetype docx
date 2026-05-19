--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -2921,178 +2921,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective actionnelle et différenciation pédagogique en Français langue étrangère : la réalisation d'un journal en ligne dans une classe de FLE multilingue et multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Catherine</w:t>
+                <w:t xml:space="preserve">Quelle pédagogie du texte argumenté pour un public d’apprenants chinois en mobilité entrante à l’Université française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Différenciation dans l'enseignement des langues, 1/2019, pp.77-82</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047197v1</w:t>
+                <w:t xml:space="preserve">hal-03207723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pédagogie du texte argumenté pour un public d’apprenants chinois en mobilité entrante à l’Université française ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Perspective actionnelle et différenciation pédagogique en Français langue étrangère : la réalisation d'un journal en ligne dans une classe de FLE multilingue et multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Différenciation dans l'enseignement des langues, 1/2019, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207723v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation d'un texte écrit au service d'une prise de conscience des spécificités de l'oral : de la production écrite à la production orale en FLE, un continuum pour travailler la compétence intéractionnelle et la phonétique</w:t>
               </w:r>
@@ -3778,355 +3778,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité et la différenciation en classe de FLE : définitions, contextes, démarches</w:t>
+                <w:t xml:space="preserve">De case en case, esquisser son cheminement entre les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FLE sur "l'hétérogénéité en classe de FLE/S"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, UGA, Apr 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque PAAS, Pratiques artistiques et approches sensibles en DDL : contextes et appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197563v1</w:t>
+                <w:t xml:space="preserve">hal-05197547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De case en case, esquisser son cheminement entre les langues</w:t>
+                <w:t xml:space="preserve">L'hétérogénéité et la différenciation en classe de FLE : définitions, contextes, démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAAS, Pratiques artistiques et approches sensibles en DDL : contextes et appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum FLE sur "l'hétérogénéité en classe de FLE/S"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, UGA, Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197547v1</w:t>
+                <w:t xml:space="preserve">hal-05197563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la dimension sociale des apprentissages en FLE en milieu homoglotte : Le cas du bureau des étudiants du Service Universitaire des Langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Berger</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des étudiants / pluralité des dispositifs : apport des CRL pour valoriser la diversité dans une perspective collaborative et autonomisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiah Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Grifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire semestriel de l'équipe LEDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPL, May 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Pluralité des apprentissages en centres de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RANACLES, Nov 2025, Nante, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197561v1</w:t>
+                <w:t xml:space="preserve">hal-05480586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des étudiants / pluralité des dispositifs : apport des CRL pour valoriser la diversité dans une perspective collaborative et autonomisante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiah Oh</w:t>
+                <w:t xml:space="preserve">Interroger la dimension sociale des apprentissages en FLE en milieu homoglotte : Le cas du bureau des étudiants du Service Universitaire des Langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluralité des apprentissages en centres de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RANACLES, Nov 2025, Nante, France</w:t>
+              <w:t xml:space="preserve">Séminaire semestriel de l'équipe LEDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPL, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480586v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité et gestion de classe, comment diversifier les pratiques pour favoriser un climat de classe apaisé</w:t>
               </w:r>
@@ -4244,178 +4244,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'écriture autour d'une BD plurilingue : le Piano Oriental</w:t>
+                <w:t xml:space="preserve">La différenciation pédagogique en classe de FLE : un levier pour la créativité de l'enseignement/apprentissage au sein des classes multilingues et multiniveaux, Conférence invitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliette Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude, LEEL, Bande dessinée et enseignement-apprentissage des langues étrangères : plurilinguisme, interculturalité et variations, Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rencontres FLE de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions Maison des Langues, Nov 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567765v1</w:t>
+                <w:t xml:space="preserve">hal-04838687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation pédagogique en classe de FLE : un levier pour la créativité de l'enseignement/apprentissage au sein des classes multilingues et multiniveaux, Conférence invitée.</w:t>
+                <w:t xml:space="preserve">Atelier d'écriture autour d'une BD plurilingue : le Piano Oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres FLE de Barcelone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Editions Maison des Langues, Nov 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Journée d'étude, LEEL, Bande dessinée et enseignement-apprentissage des langues étrangères : plurilinguisme, interculturalité et variations, Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838687v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'un bureau des étudiants de FLE et ses impacts sur la socialisation et l'apprentissage informel de la langue cible</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et différenciation pédagogique en classe de FLE multiniveaux : vers une utilisation du numérique pour une personnalisation des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème colloque international de l'Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers) l’ADCUEFE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADCUEFE; CAMPUS FLE, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,247 +4805,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec les corpus d'interactions orales authentiques en classe de FLE : une sensibilisation à la compétence interactionnelle avec les étudiants de niveau A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études FLE du Service Commun des Langues, Université de Nice Sophia Antipolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">22emes Rencontres scientifiques enseignants-chercheurs : Créativité et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741043v1</w:t>
+                <w:t xml:space="preserve">hal-03675558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité au service de la pédagogie différenciée dans une approche par projet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui.&amp;quot; Les journées pro ASDIFLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22emes Rencontres scientifiques enseignants-chercheurs : Créativité et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASDIFLE, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675558v1</w:t>
+                <w:t xml:space="preserve">hal-03628956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui.&amp;quot; Les journées pro ASDIFLE.</w:t>
+                <w:t xml:space="preserve">Travailler avec les corpus d'interactions orales authentiques en classe de FLE : une sensibilisation à la compétence interactionnelle avec les étudiants de niveau A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centres de langues, innovations, transformations : où en sommes-nous aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASDIFLE, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études FLE du Service Commun des Langues, Université de Nice Sophia Antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628956v1</w:t>
+                <w:t xml:space="preserve">hal-03741043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité de CL et CRL pour l’autonomisation de l’apprentissage du FLE en milieu homoglotte</w:t>
               </w:r>
@@ -5586,385 +5586,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03082977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HétérogénéitéS et différenciation pédagogique dans les cours de français pour adultes migrants</w:t>
+                <w:t xml:space="preserve">Heterogeneity, diversity and differentiated teaching : a focus on multi-level learners in foreign-language classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement du français aux adultes migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hachette-PUG-Aix-Marseille Université, Nov 2020, Aix-en-Provence (Webinaire), France</w:t>
+              <w:t xml:space="preserve">Ecole thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Brno, Mazarik Université, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070848v1</w:t>
+                <w:t xml:space="preserve">hal-02480325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation comme pratique créative&amp;quot;, conférence dans le cadre du SUPFLES (Stages universitaires de professionnalisation en FLE/S), 6-11 juillet, Aix-Marseille Université,</w:t>
+                <w:t xml:space="preserve">How to use the CEFRL in a multi-level foreign classroom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stages universitaires de professionnalisation en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XVI Cercles International Conference 2020 " Language centers at crossroads"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Masarik University, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906579v1</w:t>
+                <w:t xml:space="preserve">hal-02936880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation pédagogique dans l'activité mathématique avec des élèves plurilingues, en collaboration avec J-M Zakhartchouk</w:t>
+                <w:t xml:space="preserve">HétérogénéitéS et différenciation pédagogique dans les cours de français pour adultes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Plurimaths, plurilinguisme et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle et ADEB, Dec 2020, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">L'enseignement du français aux adultes migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette-PUG-Aix-Marseille Université, Nov 2020, Aix-en-Provence (Webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070844v1</w:t>
+                <w:t xml:space="preserve">hal-03070848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity, diversity and differentiated teaching : a focus on multi-level learners in foreign-language classes</w:t>
+                <w:t xml:space="preserve">Différenciation pédagogique dans l'activité mathématique avec des élèves plurilingues, en collaboration avec J-M Zakhartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Brno, Mazarik Université, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les journées Plurimaths, plurilinguisme et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle et ADEB, Dec 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480325v1</w:t>
+                <w:t xml:space="preserve">hal-03070844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the CEFRL in a multi-level foreign classroom ?</w:t>
+                <w:t xml:space="preserve">La différenciation comme pratique créative&amp;quot;, conférence dans le cadre du SUPFLES (Stages universitaires de professionnalisation en FLE/S), 6-11 juillet, Aix-Marseille Université,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Cercles International Conference 2020 " Language centers at crossroads"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Masarik University, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Stages universitaires de professionnalisation en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936880v1</w:t>
+                <w:t xml:space="preserve">hal-02906579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir enseignant dans une classe de FLE aux niveaux hétérogènes (A1–C1 du CECRL) : quelle dynamique de groupe pour quel apprentissage ?, rencontre-discussion, School of Modern Languages and Cultures, Faculty of Arts, University of Hong-Kong</w:t>
               </w:r>
@@ -6164,234 +6164,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie différenciée au service de la compétence plurilingue et pluriculturelle en classe de FLE/S multi-niveaux</w:t>
+                <w:t xml:space="preserve">Quel rôle et quelle place pour la langue maternelle des apprenants au sein d'une classe multilingue et multi-niveaux en FLE en milieu homoglotte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Rencontre Enseignants et chercheurs "Le plurilinguisme dans tous ses états", Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Lidilem-Acedle, Didactique des langues et plurilinguisme : 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089151v1</w:t>
+                <w:t xml:space="preserve">hal-02342559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle et quelle place pour la langue maternelle des apprenants au sein d'une classe multilingue et multi-niveaux en FLE en milieu homoglotte?</w:t>
+                <w:t xml:space="preserve">Corpus d'interactions authentiques et classes multi-niveaux en langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lidilem-Acedle, Didactique des langues et plurilinguisme : 30 ans de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles, Interactions et apprentissages dans les centres de (et les centres de ressources en) langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342559v1</w:t>
+                <w:t xml:space="preserve">hal-02342553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus d'interactions authentiques et classes multi-niveaux en langues étrangères</w:t>
+                <w:t xml:space="preserve">La pédagogie différenciée au service de la compétence plurilingue et pluriculturelle en classe de FLE/S multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles, Interactions et apprentissages dans les centres de (et les centres de ressources en) langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">19ème Rencontre Enseignants et chercheurs "Le plurilinguisme dans tous ses états", Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342553v1</w:t>
+                <w:t xml:space="preserve">hal-03089151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
               </w:r>
@@ -6485,51 +6485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment transposer les études en linguistique de l’oral en ressources pour l’enseignement du FLE. Retour d’expérience sur l’introduction d’extraits de CLAPI FLE à des apprenants débutants (A1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la parole 2018 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence (Laboratoire LPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6548,191 +6548,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des exploitations pédagogiques de la communication exolingue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cappellini</w:t>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Catherine</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus FLE - ADCUEFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821605v1</w:t>
+                <w:t xml:space="preserve">hal-01944856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+                <w:t xml:space="preserve">Vers des exploitations pédagogiques de la communication exolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Campus FLE - ADCUEFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944856v1</w:t>
+                <w:t xml:space="preserve">hal-01821605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers de conversation et professionnalisation d’étudiants de Master en didactique du FLE : quels apports pour la formation initiale ?</w:t>
               </w:r>
@@ -7342,204 +7342,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture numérique collaborative et la rédaction d’un journal en ligne écrit et vidéo. Une expérimentation menée au CUEF de l’université de Grenoble avec des apprenants de fle de niveau B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">Des corpus vidéo pour la formation des enseignants de langue : interrogations autour d’un dispositif exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Berger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français écrit à l’heure du numérique : enseignement et apprentissage, VIe Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ACEDLE (Association des chercheurs et enseignants didacticiens des langues étrangères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745338v1</w:t>
+                <w:t xml:space="preserve">hal-01933995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corpus vidéo pour la formation des enseignants de langue : interrogations autour d’un dispositif exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+                <w:t xml:space="preserve">L’écriture numérique collaborative et la rédaction d’un journal en ligne écrit et vidéo. Une expérimentation menée au CUEF de l’université de Grenoble avec des apprenants de fle de niveau B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Crozier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACEDLE (Association des chercheurs et enseignants didacticiens des langues étrangères)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le français écrit à l’heure du numérique : enseignement et apprentissage, VIe Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933995v1</w:t>
+                <w:t xml:space="preserve">hal-01745338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe de FLE multilingue et multi-niveaux en milieu homoglotte, un frein ou un tremplin pour l’apprentissage de la LE ?</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3088A1AB"/>
+    <w:nsid w:val="54A033F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10395,51 +10395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D2D6F73"/>
+    <w:nsid w:val="245A8318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10543,51 +10543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DCB42441"/>
+    <w:nsid w:val="14799608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10691,51 +10691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55AE21B8"/>
+    <w:nsid w:val="8C50942C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10839,51 +10839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AEA495EA"/>
+    <w:nsid w:val="FB84CCFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10987,51 +10987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="730F1E9E"/>
+    <w:nsid w:val="91611801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11135,51 +11135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7818C6A9"/>
+    <w:nsid w:val="35278EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11283,51 +11283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B26FF31A"/>
+    <w:nsid w:val="55AC31ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2025"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11431,51 +11431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EF244326"/>
+    <w:nsid w:val="36801167"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2019"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11579,51 +11579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="412800E3"/>
+    <w:nsid w:val="4FE3D88E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2019"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11727,51 +11727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2B929C71"/>
+    <w:nsid w:val="A62C4817"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2024"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11875,51 +11875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="78742D37"/>
+    <w:nsid w:val="2F38B1D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2023"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12023,51 +12023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="95AD4663"/>
+    <w:nsid w:val="A4A583BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2008"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12171,51 +12171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1F8BBDC8"/>
+    <w:nsid w:val="437FDF07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1993"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12441,51 +12441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/sul-service-universitaire-des-langues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asdifle.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplur.hypotheses.org/696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrire.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heterogeneitelangues.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/actualite/financement-du-projet-anr-star-fle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04892876/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/podcasts/6-classe-multi-niveaux-et-pedagogie-differenciee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/actualite/concours-inalco-nouvelle-plurilingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/stages-professeurs-fle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ifprofs.org/evenement/formation-formateurs-pratiques-creatives-classe-fle-universite-aix-marseille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ferro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Lauginie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleth Chateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Eugenie Greatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachette.fr/livre/collection-f-classes-multi-niveaux-et-pedagogie-differenciee-9782014016253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_francophonie_au_prisme_de_la_didactique_du_francais_mise_en_dialogue_avec_les_travaux_de_jean_pierre_cuq_fatima_chnane_davin_catherine_mendonca_dias-9782343241401-70987.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/index.php?manufacturers_id=287 " TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/sul-service-universitaire-des-langues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcuefe.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asdifle.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ampiric.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplur.hypotheses.org/696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrire.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/institut-creativite-et-innovations-inciam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heterogeneitelangues.wordpress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/actualite/financement-du-projet-anr-star-fle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04892876/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reinvent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachettefle.com/podcasts/6-classe-multi-niveaux-et-pedagogie-differenciee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/actualite/concours-inalco-nouvelle-plurilingue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/fr/public/stages-professeurs-fle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.ifprofs.org/evenement/formation-formateurs-pratiques-creatives-classe-fle-universite-aix-marseille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.5919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708813v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ferro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Lauginie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleth Chateau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Eugenie Greatti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01821605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745338v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Seard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Agostino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irems.u-paris.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hachette.fr/livre/collection-f-classes-multi-niveaux-et-pedagogie-differenciee-9782014016253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_francophonie_au_prisme_de_la_didactique_du_francais_mise_en_dialogue_avec_les_travaux_de_jean_pierre_cuq_fatima_chnane_davin_catherine_mendonca_dias-9782343241401-70987.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/index.php?manufacturers_id=287 " TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dufeu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>