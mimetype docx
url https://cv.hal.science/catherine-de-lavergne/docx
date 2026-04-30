--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -100,613 +100,613 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques d’amateurs en animation de communautés sur Facebook dans le domaine de la vitiviniculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.9-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de mobilité et pratiques relationnelles : apprentissages et altérations de la vie sociale. Enquête sur des dispositifs de transport collectif languedociens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.5-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lieux de mobilité et pratiques relationnelles : apprentissages et altérations de la vie sociale: Enquête sur des dispositifs de transport collectif languedociens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à et par la collaboration numérique : quels enjeux pour l'enseignement universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, s.p</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.118-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'accès aux documents à l'institutionnalisation d'une culture participative en ligne à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.19-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.15.3.19-48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation d'un blog en formation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.9-27</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lieb-Storebjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XII (3), pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (2), pp.118-238</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes d'action pour favoriser les émergences apprenantes dans les dispositifs socio-techniques d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XIII (29 - printemps), pp.123-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture du praticien-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Hors-série (3), pp.28-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -763,2532 +763,2532 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens et formes relationnelles construits intuitivement par des viticulteurs sur la page Facebook de leur domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire "Penser le(s) lien(s) : regards croisés sur les dispositifs numériques de médiation à la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSULTEUR ET INSULTÉ : UNE ANALYSE CONTEXTUELLE D'INTERACTIONS DANS LE TRAMWAY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insultes 3 : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLSETI Université de Savoie Mont Blanc, May 2009, Chambéry, France. pp.189-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insulteur et insulté. Une analyse contextuelle d'interactions dans le tramway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les insultes 3 : bilan &amp; perspectives", 27-30 mai 2009, Université de Savoie, Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chambéry, France. 234 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les procédures de raisonnement des étudiants : le cas d'un dispositif pédagogique de Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif hybride inter-ECUE et inter-sites en première année de licence : quelles socialisations universitaire et professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-évaluer pour apprendre à l'université : dispositifs et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01277931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites web de journalisme dit participatif en quête de normes identitaires communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de re-découverte et procédures de raisonnement en formation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meliani</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème congrès international du Réseau international francophone de la recherche qualitative, "La logique de la découverte en recherche qualitative", Suisse, Université de Fribourg, 19-21 juin 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de re-découverte et procédures de raisonnement en formation universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méliani</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La logique de la découverte en recherche qualitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (IVème congrès international), Jun 2013, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la singularité aux régularités, des régularités aux pluralités : situations de voyage en train pour des navetteurs salariés ou étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque du Réseau international francophone de recherche qualitative (RIFReQ), Du singulier à l'universel, 9-10 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.290-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs et les usages autour du numérique dans la relation apprenant/formateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème forum régional des métiers de la formation. Montpellier, IRTS, 21 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performativité des dispositifs socio-techniques : une co-construction situationnelle et réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations, performativité et engagement » 80e congrès international de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, MICA, May 2012, Montréal, Canada. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">complexité et émergences : le dispositif « train express régional »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TTT3, Hybride, hybridation, hybridité, Les territoires et les organisations à l'épreuve de l'hybridation, Grenoble, 28-29 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">performativité des dispositifs socio-techniques : une co-construction situationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chambéry, France. 234 p</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ACFAS, Colloque "Organisations, performativité et engagement", Montréal, 8 -9 mai 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formations à et par la communication numérique en enseignement universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, LLSETI Université de Savoie Mont Blanc, May 2009, Chambéry, France. pp.189-206</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La communication numérique demain", 1ère rencontre, regards croisés de chercheurs et de praticiens, Observatoire des métiers de la publicité, Paris, ESSEC, 18 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et prévention : question d'éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "éthique et méta-éthique dans les professions de l'information et de la communication", Béziers, 25-26 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Béziers, France. pp.633-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la singularité aux régularités, des régularités aux pluralités : situations de voyage en train pour des navetteurs salariés ou étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du singulier à l'universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (RIFReQ), Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIC et analyse de construction du sens en situation : comprendre les convergences, les discordances, ou les émergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de la SFSIC, "Au coeur et aux lisières des SIC", Dijon, 23-24 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France. pp.225-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs d'apprentissage hybrides et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.309</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lieb-Storebjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international francophone Complexité 2010, La pensée complexe, défis et opportunités pour l'éducation, la recherche et les organisations. Lille, 31 mars-1er avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méliani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medidas de intervençao nas organizaçoes e dispositivos de aprendizagem : contributos d abordagem sistémica-construtivista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"A sistémica qualitativa ? Una reflexao nos açores", Ponta Delgada, 4-6 Sept 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ponta Delgada, Portugal. pp.51-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression &amp;quot;culture de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Université de Lille 3, 16-18 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la compréhension systémique aux processus et modèles d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La systémique qualitative des communications", Nice, 22-23 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.139-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jeu de rôles à huis clos à la construction d'une autorité distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Autorité éducative, savoir, socialisation démocratique", Montpellier, 8-9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 143 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et frontières : interactions dans des &amp;quot;espaces nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque bilatéral franco-roumain, Frontières, communautés, médias, 11-13 juin 2009, Bucarest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bucarest, Roumanie. pp.177-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture technique, culture technicienne et technosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (IVème congrès international), Jun 2013, Fribourg, Suisse</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque bilatéral franco-roumain "Communication de la culture, culture de la communication", Bucarest, 26-29 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie. pp.213-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Fribourg, Suisse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements numériques et recomposition des espaces documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des sciences de l'information et de la communication, Tunis, 17-19 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunis, Tunisie. pp.431-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.290-307</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les sciences de l'information et de la communication: affirmation et pluralité", XYlème congrès de la Société Française des Sciences de l'Information et de la Communication (SFSIC), Compiègne, 11-13 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches d'intervention dans les organisations et dispositifs d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international "La systémique qualitative", Ponta Delgada, 4-6 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.64-76</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations d'utilisation d'espaces nomades urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La sémiotique situationnelle", Nice, 5-6 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, MICA, May 2012, Montréal, Canada. pp.64-76</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu documentaire et identité professionnelle de l'enseignant documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique des enseignants documentalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et communication : des relations symétriques ou complémentaires, dialogiques ou convergentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences de l'information et de la communication : affirmation et pluralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication (SFSIC) XVIème congrès, Jun 2008, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (RIFReQ), Jun 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements d'apprentissage, compétences clés et attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Compétences et socialisation", Montpellier, 7-8 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrage, recadrage des relations dans un système organisationnel et prise en compte d'un milieu systémique englobant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international "La systémique qualitative", Centre Universitaire Du Guesclin-Béziers, 14-15 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1176 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de construction d'un dispositif apprenant. Quelques principes questionnants pour l'analyse de situations et de dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Intelligence collective (RIC) 2006, Nîmes, 22-24 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nîmes, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,64 +3371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), 116 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,64 +3479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (2), 146 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prudence empirique et risque interprétatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS n°20, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,393 +3656,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle valorisation d’une œuvre d’art située dans l’espace public ? Le cas des chaises de la rue Maguelone à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée; https://books.openedition.org/pulm/31176. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Caroline Heïd et Valérie Méliani (dir). Cultures arts et documents au prisme de l’intermédialité. Mélanges en l’honneur du professeur Gérard Régimbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.83-110 - Chapitre consultable à l'adresse https://books.openedition.org/pulm/32036, 2024, Regards SIC, 978-2-36781-500-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating the relationship with nature in the animation of wineries’ Facebook pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linking with nature in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley and Iste Editions, 2024, Science, society and new technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394297580.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser les liens avec la nature mobilisés dans l’animation de pages Facebook de domaines viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien à la nature à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , chapitre 3, p. 47-63, 2023, Série Communication, environnement, science et société, 978-178405-944-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et représentations des dispositifs en contexte professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, p.83-110 - Chapitre consultable à l'adresse https://books.openedition.org/pulm/32036, 2024, Regards SIC, 978-2-36781-500-8</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier et Céline Paganelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information professionnelle, discours et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier-Hermès Science, pp.151-174, 2013, Systèmes d'information et organisations documentaires, 9782746245419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage des relations dans un système organisationnel : le « huis-clos » de la salle de classe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Alemanno-Parrini; Olivier Bachelard et Christian Bourret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des méthodes au coeur de sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ovadia, pp.173-182, 2010</w:t>
@@ -4103,64 +4103,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression « culture de l'information : quelle pertinence, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle communicationnel de la construction d’un dispositif apprenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Montpellier 3 Paul Valéry, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003MON30065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4450,51 +4450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.15.3.19-48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVZJHVP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lieb-Storebjerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277931" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297580.ch3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00342147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003MON30065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Lavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.15.3.19-48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVZJHVP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lieb-Storebjerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297580.ch3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00342147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003MON30065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>