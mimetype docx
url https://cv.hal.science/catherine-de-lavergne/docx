--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1301,50 +1301,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activités de re-découverte et procédures de raisonnement en formation universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La logique de la découverte en recherche qualitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (IVème congrès international), Jun 2013, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Activités de re-découverte et procédures de raisonnement en formation universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1366,1692 +1461,1597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème congrès international du Réseau international francophone de la recherche qualitative, "La logique de la découverte en recherche qualitative", Suisse, Université de Fribourg, 19-21 juin 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méliani</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la singularité aux régularités, des régularités aux pluralités : situations de voyage en train pour des navetteurs salariés ou étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque du Réseau international francophone de recherche qualitative (RIFReQ), Du singulier à l'universel, 9-10 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.290-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs et les usages autour du numérique dans la relation apprenant/formateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème forum régional des métiers de la formation. Montpellier, IRTS, 21 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performativité des dispositifs socio-techniques : une co-construction situationnelle et réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations, performativité et engagement » 80e congrès international de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, MICA, May 2012, Montréal, Canada. pp.64-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">complexité et émergences : le dispositif « train express régional »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TTT3, Hybride, hybridation, hybridité, Les territoires et les organisations à l'épreuve de l'hybridation, Grenoble, 28-29 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">performativité des dispositifs socio-techniques : une co-construction situationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (IVème congrès international), Jun 2013, Fribourg, Suisse</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ACFAS, Colloque "Organisations, performativité et engagement", Montréal, 8 -9 mai 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.290-307</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formations à et par la communication numérique en enseignement universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La communication numérique demain", 1ère rencontre, regards croisés de chercheurs et de praticiens, Observatoire des métiers de la publicité, Paris, ESSEC, 18 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et prévention : question d'éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vaillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "éthique et méta-éthique dans les professions de l'information et de la communication", Béziers, 25-26 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Béziers, France. pp.633-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La performativité des dispositifs socio-techniques : une co-construction situationnelle et réflexive</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la singularité aux régularités, des régularités aux pluralités : situations de voyage en train pour des navetteurs salariés ou étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du singulier à l'universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (RIFReQ), Jun 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIC et analyse de construction du sens en situation : comprendre les convergences, les discordances, ou les émergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de la SFSIC, "Au coeur et aux lisières des SIC", Dijon, 23-24 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France. pp.225-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs d'apprentissage hybrides et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, MICA, May 2012, Montréal, Canada. pp.64-76</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lieb-Storebjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international francophone Complexité 2010, La pensée complexe, défis et opportunités pour l'éducation, la recherche et les organisations. Lille, 31 mars-1er avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medidas de intervençao nas organizaçoes e dispositivos de aprendizagem : contributos d abordagem sistémica-construtivista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"A sistémica qualitativa ? Una reflexao nos açores", Ponta Delgada, 4-6 Sept 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ponta Delgada, Portugal. pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression &amp;quot;culture de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.64-76</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Université de Lille 3, 16-18 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la compréhension systémique aux processus et modèles d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La systémique qualitative des communications", Nice, 22-23 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.139-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jeu de rôles à huis clos à la construction d'une autorité distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Autorité éducative, savoir, socialisation démocratique", Montpellier, 8-9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 143 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et frontières : interactions dans des &amp;quot;espaces nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque bilatéral franco-roumain, Frontières, communautés, médias, 11-13 juin 2009, Bucarest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bucarest, Roumanie. pp.177-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture technique, culture technicienne et technosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque bilatéral franco-roumain "Communication de la culture, culture de la communication", Bucarest, 26-29 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie. pp.213-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Béziers, France. pp.633-660</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements numériques et recomposition des espaces documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des sciences de l'information et de la communication, Tunis, 17-19 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunis, Tunisie. pp.431-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de la recherche qualitative (RIFReQ), Jun 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches d'intervention dans les organisations et dispositifs d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international "La systémique qualitative", Ponta Delgada, 4-6 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France. pp.225-231</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations d'utilisation d'espaces nomades urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La sémiotique situationnelle", Nice, 5-6 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lille, France. pp.1-23</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu documentaire et identité professionnelle de l'enseignant documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique des enseignants documentalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ponta Delgada, Portugal. pp.51-68</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les sciences de l'information et de la communication: affirmation et pluralité", XYlème congrès de la Société Française des Sciences de l'Information et de la Communication (SFSIC), Compiègne, 11-13 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072122v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03076947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information et communication : des relations symétriques ou complémentaires, dialogiques ou convergentes ?</w:t>
               </w:r>
@@ -3656,191 +3656,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigating the relationship with nature in the animation of wineries’ Facebook pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Heïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linking with nature in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley and Iste Editions, 2024, Science, society and new technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394297580.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle valorisation d’une œuvre d’art située dans l’espace public ? Le cas des chaises de la rue Maguelone à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Méditerranée; https://books.openedition.org/pulm/31176. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Caroline Heïd et Valérie Méliani (dir). Cultures arts et documents au prisme de l’intermédialité. Mélanges en l’honneur du professeur Gérard Régimbeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.83-110 - Chapitre consultable à l'adresse https://books.openedition.org/pulm/32036, 2024, Regards SIC, 978-2-36781-500-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717424v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04819062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les liens avec la nature mobilisés dans l’animation de pages Facebook de domaines viticoles</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Lavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.15.3.19-48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVZJHVP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lieb-Storebjerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297580.ch3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00342147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003MON30065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Lavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.15.3.19-48" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVZJHVP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lieb-Storebjerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaillies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394297580.ch3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00342147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003MON30065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>