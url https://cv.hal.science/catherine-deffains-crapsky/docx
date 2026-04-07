--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,1460 +66,1486 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540950v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319571v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI (Réseau de Recherche sur l'Innovation), Oct 2025, Paris, France. pp.85-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785915v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961485v1</w:t>
+                <w:t xml:space="preserve">hal-04785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Public Finance for Potential High Growth Startups: The Case of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robyn Owen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380702v1</w:t>
+                <w:t xml:space="preserve">hal-04961485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des réseaux de financement des green startups françaises : le rôle des acteurs publics ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Investigation of Public Finance for Potential High Growth Startups: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Herell Nze Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP 2023 Symposium Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380716v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of public entities in French green startup financing networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des réseaux de financement des green startups françaises : le rôle des acteurs publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miia Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">AFEP 2023 Symposium Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380692v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of public entities in French green startup financing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miia Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846629v1</w:t>
+                <w:t xml:space="preserve">hal-04380692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Escórcio Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846500v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
+              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911936v1</w:t>
+                <w:t xml:space="preserve">hal-02846500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911934v1</w:t>
+                <w:t xml:space="preserve">hal-02538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538932v1</w:t>
+                <w:t xml:space="preserve">hal-01911936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
+              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538795v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Kraien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538572v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding? The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Conférence Internationale de Gouvernance de l'AAIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1530,2862 +1556,3048 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538598v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude de l’entrepreneuriat culturel et financement par la foule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum Entreprendre dans la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538614v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incertitude de l’entrepreneuriat culturel et financement par la foule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Claviez-Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
+              <w:t xml:space="preserve">3ème Forum Entreprendre dans la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538508v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528864v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528839v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528872v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528853v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528849v1</w:t>
+                <w:t xml:space="preserve">hal-02528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528859v1</w:t>
+                <w:t xml:space="preserve">hal-02528839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de gouvernance de l'Equity Crowdfunding : le rôle central de la plateforme internet</w:t>
+                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528845v1</w:t>
+                <w:t xml:space="preserve">hal-02528864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Innovation and Economic Development: Evidence and Financing Options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de gouvernance de l'Equity Crowdfunding : le rôle central de la plateforme internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Sudolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">14ème conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107499v1</w:t>
+                <w:t xml:space="preserve">hal-02528845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports et les limites de l’évaluation des projets innovants par les options réelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radical Innovation and Economic Development: Evidence and Financing Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sudolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Positive Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085083v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de l'innovation en France : la place des réseaux de Business Angels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les apports et les limites de l’évaluation des projets innovants par les options réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085089v1</w:t>
+                <w:t xml:space="preserve">hal-03085083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le financement de l'innovation en France : la place des réseaux de Business Angels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la hiérarchisation des créances à la titrisation économique : les apports de la norme comptable à l'évolution du financement d'une opération de LBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Escaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying minibonds issued level’s determinants to empower companies’ funding managerial strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An investigation into public finance for potential high growth sustainable start-ups: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grazia Quaranta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saverio Storani</w:t>
+                <w:t xml:space="preserve">Jesus-Herell Nze-Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MD-10-2023-1755⟩</w:t>
+              <w:t xml:space="preserve">Venture Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2641221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588200v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de la transition bas-carbone des PME : enjeux et défis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying minibonds issued level’s determinants to empower companies’ funding managerial strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grazia Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0213⟩</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MD-10-2023-1755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380608v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green finance instruments: Exploring minibonds issuance in I taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/csr.2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le financement de la transition bas-carbone des PME : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 150 (2), pp.213-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837407v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity-based heterogeneity and cohesiveness of networked companies issuing minibonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260332v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558947v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NS-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891889v1</w:t>
+                <w:t xml:space="preserve">hal-02558947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de gouvernance disciplinaires et cognitifs en Equity Crowdfunding : Le cas de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.1829⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.151-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01399044v1</w:t>
+                <w:t xml:space="preserve">hal-01891889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule en equity-crowdfunding ? Le cas français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les mécanismes de gouvernance disciplinaires et cognitifs en Equity Crowdfunding : Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538597v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule en equity-crowdfunding ? Le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.194-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Innovation and Early Stage Financing Gaps: Equity Based Crowdfunding Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agata Sudolska</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Positive Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.3 - 19</w:t>
+              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107059v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Business Securitization in structuring and refinancing of LBO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radical Innovation and Early Stage Financing Gaps: Equity Based Crowdfunding Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sudolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Papers of Wrocław University of Economics, Academic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 321 (321), pp.26-38</w:t>
+              <w:t xml:space="preserve">Journal of Positive Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.3 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084940v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Whole Business Securitization in structuring and refinancing of LBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Buszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Papers of Wrocław University of Economics, Academic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 321 (321), pp.26-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01947223v1</w:t>
+                <w:t xml:space="preserve">hal-03084940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Financial Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947321v1</w:t>
+                <w:t xml:space="preserve">hal-01947223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation des créances, théorie des options, évaluation et analyse de la structure de financement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260335v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hiérarchisation des créances, théorie des options, évaluation et analyse de la structure de financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Financement mezzanine : choix d'une structure d'endettement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4395,401 +4607,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information flow and investment decision-making in equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Accounting and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.98-116, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781802200621.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement responsable créateur de valeur extra-financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF, orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MA – ESKA, 2023, ISBN 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levrage financing and the risk-taking behavior of small business managers: What happened after the crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Risk Management and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Angels, Social Networks, and Radical Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Entrepreneurship : Multidisciplinary Perspectives on Innovation and Growth </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-290, 2016, 978-3-319-28134-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-28134-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4799,289 +5011,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, p.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051081v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, p.102-104</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051138v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vse.216.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5091,241 +5303,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir le DSCG 2 : finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Selmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, pp.324, 2015, Réussir le DSCG, 9782212555035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, pp.283, 2010, Lexifac. Economie, 9782749501475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale: principes, opérations courantes, opérations de régularisation, états financiers anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 223 p., 2009, Lexifac, 9782749508498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5335,114 +5547,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette mezzanine et structure d'endettement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994NAN22023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5589,51 +5801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05555191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2641221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>