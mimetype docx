--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -162,192 +162,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées des 3F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573916v1</w:t>
+                <w:t xml:space="preserve">hal-05590515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Sustainable Entrepreneurial Ecosystems: mapping the ecosystem elements as enablers of Sustainable Entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+                <w:t xml:space="preserve">Andrea Ancona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURAM (European Academy of Management) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIA School of Business and Law, Kristiansand, Norway, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540950v1</w:t>
+                <w:t xml:space="preserve">hal-05598003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
@@ -365,4239 +378,4749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319571v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785915v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
+                <w:t xml:space="preserve">Investigating SIB Financing for Potential High-Growth Sustainable Start-Ups: The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Herell Nze-Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Onzième conférence AFSE - DG Trésor - Evaluation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'économie, des finances et de la souveraineté industrielle, énergétique et numérique, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961485v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of Public Finance for Potential High Growth Startups: The Case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robyn Owen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI (Réseau de Recherche sur l'Innovation), Oct 2025, Paris, France. pp.85-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380702v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des réseaux de financement des green startups françaises : le rôle des acteurs publics ?</w:t>
+                <w:t xml:space="preserve">Investigating SIB Financing for Potential High-Growth Sustainable Start-Ups: The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Herell Nze Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP 2023 Symposium Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AEI, Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseilles, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380716v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of public entities in French green startup financing networks</w:t>
+                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robyn Owen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380692v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846629v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Investigation of Public Finance for Potential High Growth Startups: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Herell Nze Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846500v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
+                <w:t xml:space="preserve">Analyse des réseaux de financement des green startups françaises : le rôle des acteurs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miia Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
+              <w:t xml:space="preserve">AFEP 2023 Symposium Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538795v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+                <w:t xml:space="preserve">The role of public entities in French green startup financing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miia Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
+              <w:t xml:space="preserve">ISBE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911936v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Escórcio Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911934v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Kraien</w:t>
+                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538932v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538598v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding? The case of France</w:t>
+                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 ème Conférence Internationale de Gouvernance de l'AAIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538475v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Kraien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
+              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538617v1</w:t>
+                <w:t xml:space="preserve">hal-02538932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538572v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude de l’entrepreneuriat culturel et financement par la foule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Claviez-Homberg</w:t>
+                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum Entreprendre dans la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538614v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538508v1</w:t>
+                <w:t xml:space="preserve">hal-02538617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
+                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding? The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">16 ème Conférence Internationale de Gouvernance de l'AAIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528859v1</w:t>
+                <w:t xml:space="preserve">hal-02538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">Peter Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528849v1</w:t>
+                <w:t xml:space="preserve">hal-02538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incertitude de l’entrepreneuriat culturel et financement par la foule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Claviez-Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Forum Entreprendre dans la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528872v1</w:t>
+                <w:t xml:space="preserve">hal-02538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
+                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528839v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528864v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de gouvernance de l'Equity Crowdfunding : le rôle central de la plateforme internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
+                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528845v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Innovation and Economic Development: Evidence and Financing Options</w:t>
+                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sudolska</w:t>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107499v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports et les limites de l’évaluation des projets innovants par les options réelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085083v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de l'innovation en France : la place des réseaux de Business Angels</w:t>
+                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085089v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de gouvernance de l'Equity Crowdfunding : le rôle central de la plateforme internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radical Innovation and Economic Development: Evidence and Financing Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sudolska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positive Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Torun, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports et les limites de l’évaluation des projets innovants par les options réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de l'innovation en France : la place des réseaux de Business Angels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la hiérarchisation des créances à la titrisation économique : les apports de la norme comptable à l'évolution du financement d'une opération de LBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Escaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation into public finance for potential high growth sustainable start-ups: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus-Herell Nze-Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venture Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13691066.2026.2641221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying minibonds issued level’s determinants to empower companies’ funding managerial strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+                <w:t xml:space="preserve">Financing SME green and sustainable innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saverio Storani</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javed Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Mac an Bhaird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MD-10-2023-1755⟩</w:t>
+              <w:t xml:space="preserve">Venture Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2643997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588200v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green finance instruments: Exploring minibonds issuance in I taly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Identifying minibonds issued level’s determinants to empower companies’ funding managerial strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grazia Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2467⟩</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MD-10-2023-1755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129493v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement de la transition bas-carbone des PME : enjeux et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 150 (2), pp.213-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecofi.150.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity-based heterogeneity and cohesiveness of networked companies issuing minibonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Green finance instruments: Exploring minibonds issuance in I taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837396v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarity-based heterogeneity and cohesiveness of networked companies issuing minibonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260332v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558947v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NS-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891889v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de gouvernance disciplinaires et cognitifs en Equity Crowdfunding : Le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
+                <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.1829⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.151-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.031.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01399044v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule en equity-crowdfunding ? Le cas français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mécanismes de gouvernance disciplinaires et cognitifs en Equity Crowdfunding : Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538597v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
+                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule en equity-crowdfunding ? Le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.194-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892362v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Innovation and Early Stage Financing Gaps: Equity Based Crowdfunding Challenges</w:t>
+                <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sudolska</w:t>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Positive Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.3 - 19</w:t>
+              <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107059v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Business Securitization in structuring and refinancing of LBO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical Innovation and Early Stage Financing Gaps: Equity Based Crowdfunding Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sudolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Papers of Wrocław University of Economics, Academic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 321 (321), pp.26-38</w:t>
+              <w:t xml:space="preserve">Journal of Positive Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.3 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
+                <w:t xml:space="preserve">Whole Business Securitization in structuring and refinancing of LBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Buszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Papers of Wrocław University of Economics, Academic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 321 (321), pp.26-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947223v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Financial Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947321v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation des créances, théorie des options, évaluation et analyse de la structure de financement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260335v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchisation des créances, théorie des options, évaluation et analyse de la structure de financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement mezzanine : choix d'une structure d'endettement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4607,142 +5130,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information flow and investment decision-making in equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Accounting and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.98-116, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781802200621.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement responsable créateur de valeur extra-financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4758,786 +5281,874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF, orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MA – ESKA, 2023, ISBN 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levrage financing and the risk-taking behavior of small business managers: What happened after the crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Risk Management and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Angels, Social Networks, and Radical Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Entrepreneurship : Multidisciplinary Perspectives on Innovation and Growth </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-290, 2016, 978-3-319-28134-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-28134-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, p.102-104</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051138v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, p.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051081v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vse.216.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui est l'investisseur en Equity Crowdfunding ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enareta Kurtbegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.professioncgp.com/article/etudes/economie/qui-est-linvestisseur-en-equity-crowdfunding.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir le DSCG 2 : finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Selmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, pp.324, 2015, Réussir le DSCG, 9782212555035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, pp.283, 2010, Lexifac. Economie, 9782749501475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale: principes, opérations courantes, opérations de régularisation, états financiers anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 223 p., 2009, Lexifac, 9782749508498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5547,114 +6158,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette mezzanine et structure d'endettement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994NAN22023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5801,51 +6412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05555191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2641221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze Obame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05555191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2641221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Hussain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Mac an Bhaird" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2643997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>