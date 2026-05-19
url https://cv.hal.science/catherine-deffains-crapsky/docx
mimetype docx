--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -162,289 +162,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590515v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Sustainable Entrepreneurial Ecosystems: mapping the ecosystem elements as enablers of Sustainable Entrepreneurship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saverio Storani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM (European Academy of Management) 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UIA School of Business and Law, Kristiansand, Norway, Jun 2026, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598003v1</w:t>
+                <w:t xml:space="preserve">hal-05590515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">Toward Sustainable Entrepreneurial Ecosystems: mapping the ecosystem elements as enablers of Sustainable Entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ancona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées des 3F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">EURAM (European Academy of Management) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIA School of Business and Law, Kristiansand, Norway, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573916v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
               </w:r>
@@ -1478,562 +1478,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
+                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
+              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911936v1</w:t>
+                <w:t xml:space="preserve">hal-02538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
+                <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur le risque, Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bayonne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911934v1</w:t>
+                <w:t xml:space="preserve">hal-01911936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New directions in startup financing: The case of French banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Wolpertinger Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Modena, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538932v1</w:t>
+                <w:t xml:space="preserve">hal-01911934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leverage financing and the risk taking behavior of small business managers: what happened after the crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Kraien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
+              <w:t xml:space="preserve">3rd Panorisk Conference : Risks, Markets and the Real Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538795v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">Peter Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538598v1</w:t>
+                <w:t xml:space="preserve">hal-02538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont le potentiel de transformation et de tensions de la Finance Sociale, Solidaire et Participative en France ? Une étude de cas : jadopteunprojet.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuénoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS - Repenser le managment des entreprises de l'ESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538617v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding? The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Conférence Internationale de Gouvernance de l'AAIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2044,130 +2057,117 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+                <w:t xml:space="preserve">Do banks play a role in Equitycrowdfunding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">16th Finance, Risk and Accounting Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538572v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de l’entrepreneuriat culturel et financement par la foule</w:t>
               </w:r>
@@ -2350,601 +2350,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528849v1</w:t>
+                <w:t xml:space="preserve">hal-02528859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
+                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daniel</w:t>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528872v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528853v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la syndication dans les opérations d’Equity Crowdfunding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La finance participative, quelle gouvernance pour les appropriateurs de la ressource commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres du Réseau Interuniversitaires de l’Economie Sociale et Solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528839v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les entreprises de l'ESS par le crowdfunding : opportunité ou menace pour les C.I.G.A.L.E.S ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels modèles de gouvernance de la foule pour quelles plateformes d’Equity Crowdfunding ? Le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cuenoud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Internationales de Recherche Gestion des Entreprises Sociales et Solidaires (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Non spécifié, France</w:t>
+              <w:t xml:space="preserve">15ème Conférence Internationale de Gouvernance de l’AAIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528864v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer la transition énergétique par le Crowdfunding : atouts et modalités de mise en oeuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire « Evaluation des Politiques Publiques » EEE (Education Emploi Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528859v1</w:t>
+                <w:t xml:space="preserve">hal-02528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de gouvernance de l'Equity Crowdfunding : le rôle central de la plateforme internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3310,317 +3310,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into public finance for potential high growth sustainable start-ups: the case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financing SME green and sustainable innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus-Herell Nze-Obame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robyn Owen</w:t>
+                <w:t xml:space="preserve">Javed Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Mac an Bhaird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venture Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2641221⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2643997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555191v1</w:t>
+                <w:t xml:space="preserve">hal-05597957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financing SME green and sustainable innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation into public finance for potential high growth sustainable start-ups: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Herell Nze-Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Owen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ciaran Mac an Bhaird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venture Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2643997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2026.2641221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05597957v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying minibonds issued level’s determinants to empower companies’ funding managerial strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grazia Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,408 +3648,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement de la transition bas-carbone des PME : enjeux et défis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green finance instruments: Exploring minibonds issuance in I taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 150 (2), pp.213-227. </w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/csr.2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380608v1</w:t>
+                <w:t xml:space="preserve">hal-04129493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green finance instruments: Exploring minibonds issuance in I taly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le financement de la transition bas-carbone des PME : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 150 (2), pp.213-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/csr.2467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.150.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129493v1</w:t>
+                <w:t xml:space="preserve">hal-04380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+                <w:t xml:space="preserve">Similarity-based heterogeneity and cohesiveness of networked companies issuing minibonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Cerqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Storani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837407v1</w:t>
+                <w:t xml:space="preserve">hal-03837396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity-based heterogeneity and cohesiveness of networked companies issuing minibonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roy Cerqueti</w:t>
+                <w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saverio Storani</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837396v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding citoyen et territoires : le cas du financement de la transition énergétique</w:t>
               </w:r>
@@ -4220,64 +4220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème entrepreneurial local et finance participative : les enjeux d’une coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de gouvernance disciplinaires et cognitifs en Equity Crowdfunding : Le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4440,51 +4440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modèles de gouvernance de la foule en equity-crowdfunding ? Le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.194-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4522,64 +4522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la syndication avec les Business Angels dans les opérations d'Equity Crowdfunding : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCUMENT DE TRAVAIL DU GRANEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 01 (47), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,51 +5317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levrage financing and the risk-taking behavior of small business managers: What happened after the crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Angels, Social Networks, and Radical Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Entrepreneurship : Multidisciplinary Perspectives on Innovation and Growth </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,69 +5575,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, p.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051081v1</w:t>
+                <w:t xml:space="preserve">hal-04051138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectuer des investissements responsables, ce n’est pas renoncer à leur rentabilité</w:t>
               </w:r>
@@ -5650,99 +5650,99 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, p.102-104</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051138v1</w:t>
+                <w:t xml:space="preserve">hal-04051081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cuénoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,51 +6412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze Obame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05555191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2641221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Hussain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Mac an Bhaird" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2643997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Cerqueti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Storani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze Obame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Herell Nze Obame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miia Chabot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khairallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Kraien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Claviez-Homberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sudolska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Escaffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Hussain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Mac an Bhaird" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2643997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05555191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Herell Nze-Obame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2026.2641221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04588200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grazia Quaranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-10-2023-1755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.150.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01891889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01399044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ05WSCJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Buszko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03260337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03261640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28134-6_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04380637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enareta Kurtbegu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Selmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN22023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>