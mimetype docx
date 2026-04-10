--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -360,412 +360,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir à la description. La recherche en ergonomie « en train de se faire »</w:t>
+                <w:t xml:space="preserve">Circulation de l’expérience et des savoirs au travail : trois registres de pertinence pour la conception des dispositifs d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUSVEducation - Rivista interdisciplinare dell'educazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Supplement to n. #23, pp.176-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874791v1</w:t>
+                <w:t xml:space="preserve">hal-04874873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profesionalización de las prácticas de intervención y transmisión de conocimientos en el sector humanitario : retos y perspectivas para la gestión de riesgos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tenir à la description. La recherche en ergonomie « en train de se faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12xtq⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127ps⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874630v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Galey</w:t>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation de l’expérience et des savoirs au travail : trois registres de pertinence pour la conception des dispositifs d’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profesionalización de las prácticas de intervención y transmisión de conocimientos en el sector humanitario : retos y perspectivas para la gestión de riesgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSVEducation - Rivista interdisciplinare dell'educazione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.(en ligne). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xtq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874873v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’autonomie pour la transmission des savoirs et savoir‑faire des travailleurs expérimentés de l’industrie manufacturière</w:t>
               </w:r>
@@ -953,248 +953,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de médiation des encadrants de proximité d’une compagnie aérienne, dans leur tâche de planification de la production : la santé au cœur des enjeux d’encadrement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Fostering workplace safety: An exploration of the priority given to safety knowledge transmission in occupational environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8096⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.106316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212790v1</w:t>
+                <w:t xml:space="preserve">hal-04312010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering workplace safety: An exploration of the priority given to safety knowledge transmission in occupational environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">L’activité de médiation des encadrants de proximité d’une compagnie aérienne, dans leur tâche de planification de la production : la santé au cœur des enjeux d’encadrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.106316. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.8096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312010v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès &amp; Valérie Lussi Borer (eds). Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
               </w:r>
@@ -1256,235 +1256,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: A way of reducing the risks of weakening for older workers at work and in employment? The case of a call centre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ergonomic work analysis and training: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105581⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-211267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559777v1</w:t>
+                <w:t xml:space="preserve">hal-03808590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic work analysis and training: Past, present and future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training: A way of reducing the risks of weakening for older workers at work and in employment? The case of a call centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-211267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808590v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing relationships between work and training in order to prevent psychosocial risks</w:t>
               </w:r>
@@ -1916,77 +1916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation de la relation de service : conséquences sur la santé et sur les parcours des agents de service aux clients d’une compagnie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,77 +2180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fragilités individuelles aux processus de fragilisation au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intensification du travail, et l’intensification des changements dans le travail : quels enjeux pour les travailleurs expérimentés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3253,103 +3253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission à l'épreuve des réalités du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Formation expérientielle et intelligence en action, 198 (1), pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3368,780 +3368,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measure of Mentoring tasks in companies: stakes, complexity and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage des outils informatiques et des plateformes d'enseignement par les étudiants : le rôle du stéréotype de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.487-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04095214v1</w:t>
+                <w:t xml:space="preserve">halshs-01018345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des outils informatiques et des plateformes d'enseignement par les étudiants : le rôle du stéréotype de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The measure of Mentoring tasks in companies: stakes, complexity and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01018345v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04095214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre pour se maintenir dans le monde du travail en fin de carrière : réflexion autour d'une formation au métier de formateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Gebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.5177-5183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0806-5177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00734503v1</w:t>
+                <w:t xml:space="preserve">hal-01147586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t>
+                <w:t xml:space="preserve">Entering the workforce and on-the-job skills acquisition in the construction sector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01200461v1</w:t>
+                <w:t xml:space="preserve">hal-00739623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entering the workforce and on-the-job skills acquisition in the construction sector.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training, age and technological change : difficulties associated with age, the design of tools, and the organization of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41 (2), pp.155-164. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, vol. 41 (n° 2), pp. 127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739623v1</w:t>
+                <w:t xml:space="preserve">hal-00739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training, age and technological change : difficulties associated with age, the design of tools, and the organization of work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Apprendre pour se maintenir dans le monde du travail en fin de carrière : réflexion autour d'une formation au métier de formateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 191, pp. 51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739611v1</w:t>
+                <w:t xml:space="preserve">halshs-00734503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Chatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Déborah Gebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, pp.5177-5183. </w:t>
+              <w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0806-5177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147586v1</w:t>
+                <w:t xml:space="preserve">hal-01200461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prise en compte des compétences collectives et distribuées dans la gestion des compétences professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4322,602 +4322,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291546v1</w:t>
+                <w:t xml:space="preserve">hal-05153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
+                <w:t xml:space="preserve">Time Management for Reliability in Signal Station: Articulate Surveillance Task and Identification Sub-task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Better Life Ergonomics for Future Humans. Proceedings of the 22nd Congress of the International Ergonomics Association, Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju Island (South Korea), South Korea. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-9330-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492712v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la relève de poste et la surveillance en sémaphore pour définir les enjeux de fiabilité du système sociotechnique de guet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
+                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Durny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149978v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153524v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Management for Reliability in Signal Station: Articulate Surveillance Task and Identification Sub-task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Caractériser la relève de poste et la surveillance en sémaphore pour définir les enjeux de fiabilité du système sociotechnique de guet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better Life Ergonomics for Future Humans. Proceedings of the 22nd Congress of the International Ergonomics Association, Volume 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-9330-6_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05299198v1</w:t>
+                <w:t xml:space="preserve">hal-05149978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relèves de poste et conscience collective de la situation : quelles voies pour la fiabilisation du système socio-technique sémaphorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’ergonomie et de la psychologie ergonomique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie (ARPEGE), Jun 2024, Paris, France. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre, anticiper et prévenir les altérations à moyen et long termes de la santé au travail : une étude ergonomique en construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand visual watch activity of a surveillance task: what place for professional vision? A case study in a French signal station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5135,2845 +5135,2845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215371v1</w:t>
+                <w:t xml:space="preserve">hal-04214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Roger</w:t>
+                <w:t xml:space="preserve">Supporting transmission at work in humanitarian context: how the local management help the collective skills development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316375v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaad Lefay</w:t>
+                <w:t xml:space="preserve">De la co-analyse des expériences de vulnérabilité au développement des personnes en situation de handicap : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail en langue française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312056v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Processus de vulnérabilisation dans/par le travail des personnes en situation de handicap invisible et ressources développées pour favoriser la construction de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">90è congrès de l’ACFAS. Réflexions interdisciplinaires et intersectorielles sur les inégalités sociales et de genre en santé au travail et en santé environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215345v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et usages développementaux de la chronique de vulnérabilité pour accompagner la construction des parcours de santé et de travail de personnes en situation de handicap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57è congrès de la SELF. Développer l’écologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Denis, Ile de la Réunion, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237555v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of local management in the transmission dynamics in humanitarian context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaad Lefay</w:t>
+                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312096v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de vulnérabilité, transitions, et dynamiques développementales sur le parcours professionnel de personnes en situation de handicap invisible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GESTES 2023. Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236817v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de co-analyse sur les parcours professionnels : une voie de développement pour et par les sujets en situation de handicap invisible ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTER 2023. Protection, autonomie, émancipation. Une alliance (im)possible ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société européenne de recherche sur le handicap, Jun 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236883v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la co-analyse des expériences de vulnérabilité au développement des personnes en situation de handicap : études de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Enjeux et usages développementaux de la chronique de vulnérabilité pour accompagner la construction des parcours de santé et de travail de personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soidet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de psychologie du travail en langue française, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">57è congrès de la SELF. Développer l’écologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Denis, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236774v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de vulnérabilisation dans/par le travail des personnes en situation de handicap invisible et ressources développées pour favoriser la construction de la santé au travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">The role of local management in the transmission dynamics in humanitarian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90è congrès de l’ACFAS. Réflexions interdisciplinaires et intersectorielles sur les inégalités sociales et de genre en santé au travail et en santé environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237176v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">Expériences de vulnérabilité, transitions, et dynamiques développementales sur le parcours professionnel de personnes en situation de handicap invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
+              <w:t xml:space="preserve">Colloque GESTES 2023. Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214938v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting transmission at work in humanitarian context: how the local management help the collective skills development?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaad Lefay</w:t>
+                <w:t xml:space="preserve">Un dispositif de co-analyse sur les parcours professionnels : une voie de développement pour et par les sujets en situation de handicap invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ALTER 2023. Protection, autonomie, émancipation. Une alliance (im)possible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société européenne de recherche sur le handicap, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215330v1</w:t>
+                <w:t xml:space="preserve">hal-04236883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;quot;safety knowledge&amp;quot; in professional contexts: is it a real priority or just an intention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Une méthode réflexive pour évaluer un nouveau programme de management de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference: Working on Safety - Focus on Humans in a technological world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Haute Ecole Spécialisée de Suisse Occidentale; Centre universitaire de médecine générale et de santé publique; Centre hospitalier universitaire vaudois &amp; Hopitaux Universitaire de Genève; Optimance, Jul 2022, Genève, Suisse. pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794231v1</w:t>
+                <w:t xml:space="preserve">hal-04088555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode réflexive pour évaluer un nouveau programme de management de la sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Transmission of &amp;quot;safety knowledge&amp;quot; in professional contexts: is it a real priority or just an intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Letourneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Haute Ecole Spécialisée de Suisse Occidentale; Centre universitaire de médecine générale et de santé publique; Centre hospitalier universitaire vaudois &amp; Hopitaux Universitaire de Genève; Optimance, Jul 2022, Genève, Suisse. pp.216-222</w:t>
+              <w:t xml:space="preserve">11th International Conference: Working on Safety - Focus on Humans in a technological world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088555v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Boccara</w:t>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088809v1</w:t>
+                <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500835v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, United States. pp.200-206, </w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295558v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High Production Demands in Knowledge Transmission and Learning: contributions of Work Activity Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.516-523, </w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.25-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088860v1</w:t>
+                <w:t xml:space="preserve">hal-03500835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, United States. pp.200-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281832v1</w:t>
+                <w:t xml:space="preserve">hal-03295558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis des RH pour la transmission de savoirs et savoir-faire dans une entreprise portugaise de lithographie industrielle</w:t>
+                <w:t xml:space="preserve">Impact of High Production Demands in Knowledge Transmission and Learning: contributions of Work Activity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.516-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257246v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os conhecimentos como patrimônio individual e colectivo nos contextos de trabalho</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5º Congresso da Sociedade Internacional de Ergologia: Trabalho, Património e Desenvolvimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088778v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Les défis des RH pour la transmission de savoirs et savoir-faire dans une entreprise portugaise de lithographie industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186761v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
+                <w:t xml:space="preserve">Os conhecimentos como patrimônio individual e colectivo nos contextos de trabalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5º Congresso da Sociedade Internacional de Ergologia: Trabalho, Património e Desenvolvimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779320v1</w:t>
+                <w:t xml:space="preserve">hal-04088778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Heddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088885v1</w:t>
+                <w:t xml:space="preserve">halshs-03113132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
+                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.40-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50946-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113132v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
               </w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,77 +8292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8400,64 +8400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements répétés dans le travail : à quelles conditions la formation peut-elle être une ressource pour des salariés âgés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,662 +8502,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446198v1</w:t>
+                <w:t xml:space="preserve">hal-03473041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.192 - 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051334v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
+                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088981v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cabon</w:t>
+                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeGaMed 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.192-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054091v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SeGaMed 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473041v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9316,51 +9316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9398,90 +9398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9506,90 +9506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement et prévention primaire dans une compagnie de transport aérien : articuler santé et compétences à court et long termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France. pp. 493-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9614,90 +9614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the operation of an air transport company: a scheduling activity articulating health, skills and performance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists &amp; 12th International Symposium on Human Factors in Organizational Design and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Canadian Ergonomists, Jul 2017, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9735,77 +9735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility and invisibility of some forms of weakening at work in two large French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne- Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10344,64 +10344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job entry and on-the-job skills acquisition in the construction sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth IEA Trienal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Aug 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10458,90 +10458,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10611,90 +10611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des sphères de vie : un défi dans la construction des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot; du Gis CREAPT, mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire "Âges et Travail" du Gis CREAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. Centre d'études de l'emploi et du travail (CEET), 2023, Rapports de recherche (112), 978-2-11-167221-5</w:t>
@@ -10807,51 +10807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Positioning of Observation in Ergonomics Approaches: A Research and Design Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10950,51 +10950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'observation de l'activité de travail. Quels processus de conception d'un dispositif technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11088,274 +11088,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Forrierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Heddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
+              <w:t xml:space="preserve">, 17 (2), pp.1-2, 2020, Le programme de recherche cours d’action, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040449v1</w:t>
+                <w:t xml:space="preserve">hal-04040424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Heddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17 (2), pp.1-2, 2020, Le programme de recherche cours d’action, </w:t>
+              <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040424v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
@@ -12254,428 +12254,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours, une opportunité pour penser et agir sur le travail - Réflexions sur les espaces et les temps de l'intervention</w:t>
+                <w:t xml:space="preserve">Travailler à distance en temps de pandémie, regard d’ergonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Capelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.306-315, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882845v1</w:t>
+                <w:t xml:space="preserve">hal-03780399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à distance en temps de pandémie, regard d’ergonome</w:t>
+                <w:t xml:space="preserve">Les parcours, une opportunité pour penser et agir sur le travail - Réflexions sur les espaces et les temps de l'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laurent Capelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, 2022, 978-2-36630-129-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780399v1</w:t>
+                <w:t xml:space="preserve">hal-03882845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs professionnels au sein des collectifs : enjeux de santé et de performance face aux changements dans le travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+                <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.25-48, 2021, 978-2-36630-119-9</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473170v1</w:t>
+                <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+                <w:t xml:space="preserve">La circulation des savoirs professionnels au sein des collectifs : enjeux de santé et de performance face aux changements dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Fassier; Dominique Lhuilier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
+              <w:t xml:space="preserve">Travail et transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.25-48, 2021, 978-2-36630-119-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281877v1</w:t>
+                <w:t xml:space="preserve">hal-03473170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la circulation de l’expérience au travail. Illustration d’un cadre d’analyse et de construction de la pertinence des dispositifs d’apprentissage professionnel</w:t>
               </w:r>
@@ -12741,229 +12741,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les registres de l’alternance</w:t>
+                <w:t xml:space="preserve">Les travailleurs précaires de la formation professionnelle : cumul d’emplois, flexibilité du travail et effets perçus sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Meyer; Paul Olry; Jérôme Marcel. </w:t>
+              <w:t xml:space="preserve">C. Delgoulet; V. Boccara; M. Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former des soignants. L’activité des formateurs en IFSI</w:t>
+              <w:t xml:space="preserve">Les formateurs au travail. Nouvel horizon pour l’analyse de l’activité et l’intervention en ergonomie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Raison et Passion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.118-123, 2019, 9782917645550</w:t>
+                <w:t xml:space="preserve">Octarè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 63-82, 2019, Travail et activité humaine, 978-2-36630-092-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088514v1</w:t>
+                <w:t xml:space="preserve">hal-04088528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs précaires de la formation professionnelle : cumul d’emplois, flexibilité du travail et effets perçus sur la santé</w:t>
+                <w:t xml:space="preserve">Les registres de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Delgoulet; V. Boccara; M. Santos. </w:t>
+              <w:t xml:space="preserve">Christine Meyer; Paul Olry; Jérôme Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formateurs au travail. Nouvel horizon pour l’analyse de l’activité et l’intervention en ergonomie ?</w:t>
+              <w:t xml:space="preserve">Former des soignants. L’activité des formateurs en IFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarè</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 63-82, 2019, Travail et activité humaine, 978-2-36630-092-5</w:t>
+                <w:t xml:space="preserve">Éditions Raison et Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-123, 2019, 9782917645550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088528v1</w:t>
+                <w:t xml:space="preserve">hal-04088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13031,51 +13031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13375,64 +13375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail et seniors : quelques expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13643,77 +13643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en effectifs variables : l'expérience à l'épreuve de la flexibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerya Viera Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13761,77 +13761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de demain, expérience d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13866,90 +13866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14040,51 +14040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14106,103 +14106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'expérience dans les contextes de changement du travail. Actes du séminaire Âges et Travail, mai 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] n° 84, Créapt-CEE. 2013, 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14408,51 +14408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BDA042"/>
+    <w:nsid w:val="D3D08ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14639,51 +14639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>