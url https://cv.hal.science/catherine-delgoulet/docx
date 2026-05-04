--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1256,235 +1256,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic work analysis and training: Past, present and future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training: A way of reducing the risks of weakening for older workers at work and in employment? The case of a call centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-211267⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808590v1</w:t>
+                <w:t xml:space="preserve">hal-03559777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: A way of reducing the risks of weakening for older workers at work and in employment? The case of a call centre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ergonomic work analysis and training: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148, pp.1-11. </w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-211267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559777v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing relationships between work and training in order to prevent psychosocial risks</w:t>
               </w:r>
@@ -1910,520 +1910,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation de la relation de service : conséquences sur la santé et sur les parcours des agents de service aux clients d’une compagnie aérienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.6851⟩</w:t>
+              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093968v1</w:t>
+                <w:t xml:space="preserve">halshs-02953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des fragilités individuelles aux processus de fragilisation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Travail, parcours et prévention de l'usure professionnelle, 11, pp.29-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02953544v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fragilités individuelles aux processus de fragilisation au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Haradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153660v1</w:t>
+                <w:t xml:space="preserve">hal-03798932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+                <w:t xml:space="preserve">La digitalisation de la relation de service : conséquences sur la santé et sur les parcours des agents de service aux clients d’une compagnie aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morais</w:t>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 (n° 1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798932v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier du congrès SELF Toulouse 2017</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Gaming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (2), pp.102-123. </w:t>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation in Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.391-397. </w:t>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission à l'épreuve des réalités du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Formation expérientielle et intelligence en action, 198 (1), pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training, age and technological change : difficulties associated with age, the design of tools, and the organization of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4288,51 +4288,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4534,239 +4534,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291546v1</w:t>
+                <w:t xml:space="preserve">hal-05492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
+                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492712v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la relève de poste et la surveillance en sémaphore pour définir les enjeux de fiabilité du système sociotechnique de guet</w:t>
               </w:r>
@@ -5580,407 +5580,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Roger</w:t>
+                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316375v1</w:t>
+                <w:t xml:space="preserve">hal-04215371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215371v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaad Lefay</w:t>
+                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312056v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215345v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et usages développementaux de la chronique de vulnérabilité pour accompagner la construction des parcours de santé et de travail de personnes en situation de handicap</w:t>
               </w:r>
@@ -6418,810 +6418,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode réflexive pour évaluer un nouveau programme de management de la sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Transmission of &amp;quot;safety knowledge&amp;quot; in professional contexts: is it a real priority or just an intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Letourneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève; Haute Ecole Spécialisée de Suisse Occidentale; Centre universitaire de médecine générale et de santé publique; Centre hospitalier universitaire vaudois &amp; Hopitaux Universitaire de Genève; Optimance, Jul 2022, Genève, Suisse. pp.216-222</w:t>
+              <w:t xml:space="preserve">11th International Conference: Working on Safety - Focus on Humans in a technological world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088555v1</w:t>
+                <w:t xml:space="preserve">hal-03794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;quot;safety knowledge&amp;quot; in professional contexts: is it a real priority or just an intention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Une méthode réflexive pour évaluer un nouveau programme de management de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference: Working on Safety - Focus on Humans in a technological world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Haute Ecole Spécialisée de Suisse Occidentale; Centre universitaire de médecine générale et de santé publique; Centre hospitalier universitaire vaudois &amp; Hopitaux Universitaire de Genève; Optimance, Jul 2022, Genève, Suisse. pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794231v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
+                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779320v1</w:t>
+                <w:t xml:space="preserve">hal-03186761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186761v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Boccara</w:t>
+                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Marquet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
+              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, United States. pp.200-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088809v1</w:t>
+                <w:t xml:space="preserve">hal-03295558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.25-32, </w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500835v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, United States. pp.200-206, </w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.25-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295558v1</w:t>
+                <w:t xml:space="preserve">hal-03500835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of High Production Demands in Knowledge Transmission and Learning: contributions of Work Activity Analysis</w:t>
               </w:r>
@@ -7741,239 +7741,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088885v1</w:t>
+                <w:t xml:space="preserve">hal-04088325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
+                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.40-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50946-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088325v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
               </w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,77 +8292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Marquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8400,64 +8400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements répétés dans le travail : à quelles conditions la formation peut-elle être une ressource pour des salariés âgés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8508,51 +8508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,1771 +8597,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446198v1</w:t>
+                <w:t xml:space="preserve">hal-02051334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">SeGaMed 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051334v1</w:t>
+                <w:t xml:space="preserve">hal-02054091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Marquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.192-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cabon</w:t>
+                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeGaMed 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Recherche et Pratique en Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054091v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratique en Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406022v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, SELF, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406023v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de la Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406025v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+                <w:t xml:space="preserve">Ordonnancement et prévention primaire dans une compagnie de transport aérien : articuler santé et compétences à court et long termes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Boccara</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France. pp. 493-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446288v1</w:t>
+                <w:t xml:space="preserve">hal-03882884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement et prévention primaire dans une compagnie de transport aérien : articuler santé et compétences à court et long termes</w:t>
+                <w:t xml:space="preserve">Management of the operation of an air transport company: a scheduling activity articulating health, skills and performance issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France. pp. 493-498</w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists &amp; 12th International Symposium on Human Factors in Organizational Design and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Canadian Ergonomists, Jul 2017, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882884v1</w:t>
+                <w:t xml:space="preserve">hal-03882897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the operation of an air transport company: a scheduling activity articulating health, skills and performance issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visibility and invisibility of some forms of weakening at work in two large French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists &amp; 12th International Symposium on Human Factors in Organizational Design and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Canadian Ergonomists, Jul 2017, Banff (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882897v1</w:t>
+                <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility and invisibility of some forms of weakening at work in two large French companies</w:t>
+                <w:t xml:space="preserve">How designing a virtual environment for professional training from an activity framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Françoise Molinié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA) 2015</w:t>
+              <w:t xml:space="preserve">Proceedings 19th Triennial Congress of theInternational Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127024v1</w:t>
+                <w:t xml:space="preserve">hal-01253409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How designing a virtual environment for professional training from an activity framework?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Dominique Fréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 19th Triennial Congress of theInternational Ergonomics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253409v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00860622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t>
+                <w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00860622v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00860671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Précarité de l'emploi et travail des formateurs : quelles conséquences sur la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Rafis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Didactique Professionnelle - Deuxième Colloque International "Apprentissage et Développement professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00860671v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité de l'emploi et travail des formateurs : quelles conséquences sur la santé ?</w:t>
+                <w:t xml:space="preserve">Active ageing, development of skills and Long-life Learning at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Rafis</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique Professionnelle - Deuxième Colloque International "Apprentissage et Développement professionnel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">First congress of FEES "Quality of life: social, economic &amp; ergonomics challenges for ageing people at work"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00737485v1</w:t>
+                <w:t xml:space="preserve">halshs-00737478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job entry and on-the-job skills acquisition in the construction sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10390,51 +10273,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth IEA Trienal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Aug 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10444,137 +10327,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10584,274 +10467,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des sphères de vie : un défi dans la construction des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot; du Gis CREAPT, mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire "Âges et Travail" du Gis CREAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. Centre d'études de l'emploi et du travail (CEET), 2023, Rapports de recherche (112), 978-2-11-167221-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04235266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 21st Congress of the International Ergonomics Association (IEA 2021) ; Volume I: Systems and Macroergonomics. Part III: Ergonomic Work Analysis and Training (EWAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.417-550, 2021, 978-3-030-74602-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Positioning of Observation in Ergonomics Approaches: A Research and Design Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10882,195 +10765,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 824, Springer, pp.1821-1828, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'observation de l'activité de travail. Quels processus de conception d'un dispositif technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-547, 2017, Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11080,744 +10963,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17 (2), pp.1-2, 2020, Le programme de recherche cours d’action, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5247⟩</w:t>
+              <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040424v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Forrierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Heddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
+              <w:t xml:space="preserve">, 17 (2), pp.1-2, 2020, Le programme de recherche cours d’action, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040449v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (1), pp.1-3, 2019, Comprendre le travail dans les “métiers adressés à autrui”, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.3691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présent et Futur de l’ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (2), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.4346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), pp.1-2, 2018, Mettre en scène l’activité : les nouvelles figures de la simulation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.3061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (2), pp.1-2, 2018, Diversité des pratiques et rôle de l’ergonome dans l’intervention, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.3262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11827,178 +11710,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+                <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Baghioni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salima Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sciences Po; Le Monde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formateurs au travail : conditions d’exercice, activités, interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12020,51 +11903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès éditions, 2019, Collection Travail et Activité Humaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12074,305 +11957,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie : regard sur 25 années de recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail et la société française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-250, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pénibilités à la soutenabilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Palier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.114-127, 2023, Coll. Que sait-on ?, 978-2-7246-4190-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à distance en temps de pandémie, regard d’ergonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Capelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.306-315, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours, une opportunité pour penser et agir sur le travail - Réflexions sur les espaces et les temps de l'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12405,73 +12288,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2022, 978-2-36630-129-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12526,87 +12409,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs professionnels au sein des collectifs : enjeux de santé et de performance face aux changements dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,417 +12508,417 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Fassier; Dominique Lhuilier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.25-48, 2021, 978-2-36630-119-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la circulation de l’expérience au travail. Illustration d’un cadre d’analyse et de construction de la pertinence des dispositifs d’apprentissage professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Rémery; F. Chrétien; C. Chatigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-56, 2020, La professionnalisation, entre travail et formation, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs précaires de la formation professionnelle : cumul d’emplois, flexibilité du travail et effets perçus sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Delgoulet; V. Boccara; M. Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formateurs au travail. Nouvel horizon pour l’analyse de l’activité et l’intervention en ergonomie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 63-82, 2019, Travail et activité humaine, 978-2-36630-092-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les registres de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer; Paul Olry; Jérôme Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former des soignants. L’activité des formateurs en IFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Raison et Passion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.118-123, 2019, 9782917645550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Vidal-Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses de l’activité. Perspectives pour la conception et la transformation des situations de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-88, 2018, 978-2-7535-6634-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie, formation et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13044,132 +12927,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Carré (dir.); Pierre Caspar (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des sciences et des techniques de la formation. Quatrième édition entièrement revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 175-191, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.carre.2017.01.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des compétences au capabilités pour réinterroger les possibilités de développement du sujet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13189,51 +13072,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Fernagu-Oudet &amp; C. Batal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (R)évolution du management des ressources humaines. Des compétences aux capabilités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.393-408, 2016, 978-2-7574-1275-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13243,51 +13126,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13339,169 +13222,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail et seniors : quelques expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Caser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13511,169 +13394,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthet</w:t>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en effectifs variables : l'expérience à l'épreuve de la flexibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13682,116 +13565,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerya Viera Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'études de l'emploi et du travail - CEET; Cnam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de demain, expérience d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13830,353 +13713,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 109, Centre d'études de l'emploi et du travail - CEET. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03284219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de la formation professionnelle des salariés âgés : des questions anciennes dans un contexte renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National des Arts et Métiers (Cnam) - Centre d'études de l'emploi et du travail - CEET; GIS CREAPT (Centre de recherches sur l'expérience, l'âge et les populations au travail). 2018, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail dans les accords et plans d'action &amp;quot;seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Caser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'expérience dans les contextes de changement du travail. Actes du séminaire Âges et Travail, mai 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14188,51 +14071,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] n° 84, Créapt-CEE. 2013, 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14242,105 +14125,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience à l’épreuve des apprentissages professionnels : conflit ou harmonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01226828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14408,51 +14291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3D08ABD"/>
+    <w:nsid w:val="DE6C9037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14639,51 +14522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>