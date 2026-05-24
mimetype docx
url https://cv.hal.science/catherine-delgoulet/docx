--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -360,412 +360,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation de l’expérience et des savoirs au travail : trois registres de pertinence pour la conception des dispositifs d’apprentissage</w:t>
+                <w:t xml:space="preserve">Tenir à la description. La recherche en ergonomie « en train de se faire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSVEducation - Rivista interdisciplinare dell'educazione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127ps⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874873v1</w:t>
+                <w:t xml:space="preserve">hal-04874791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir à la description. La recherche en ergonomie « en train de se faire »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profesionalización de las prácticas de intervención y transmisión de conocimientos en el sector humanitario : retos y perspectivas para la gestión de riesgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.(en ligne). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xtq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/127ps⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04874791v1</w:t>
+                <w:t xml:space="preserve">hal-04874630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profesionalización de las prácticas de intervención y transmisión de conocimientos en el sector humanitario : retos y perspectivas para la gestión de riesgos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation de l’expérience et des savoirs au travail : trois registres de pertinence pour la conception des dispositifs d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUSVEducation - Rivista interdisciplinare dell'educazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Supplement to n. #23, pp.176-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12xtq⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04874630v1</w:t>
+                <w:t xml:space="preserve">hal-04874873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’autonomie pour la transmission des savoirs et savoir‑faire des travailleurs expérimentés de l’industrie manufacturière</w:t>
               </w:r>
@@ -3368,780 +3368,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des outils informatiques et des plateformes d'enseignement par les étudiants : le rôle du stéréotype de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The measure of Mentoring tasks in companies: stakes, complexity and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bonnot</w:t>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01018345v1</w:t>
+                <w:t xml:space="preserve">irsn-04095214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The measure of Mentoring tasks in companies: stakes, complexity and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage des outils informatiques et des plateformes d'enseignement par les étudiants : le rôle du stéréotype de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.487-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04095214v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre pour se maintenir dans le monde du travail en fin de carrière : réflexion autour d'une formation au métier de formateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Gebaï</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 191, pp. 51-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147586v1</w:t>
+                <w:t xml:space="preserve">halshs-00734503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entering the workforce and on-the-job skills acquisition in the construction sector.</w:t>
+                <w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Chatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Chassaing</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41 (2), pp.155-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1280⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739623v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training, age and technological change : difficulties associated with age, the design of tools, and the organization of work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+                <w:t xml:space="preserve">Entering the workforce and on-the-job skills acquisition in the construction sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 41 (n° 2), pp. 127-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1278⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739611v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre pour se maintenir dans le monde du travail en fin de carrière : réflexion autour d'une formation au métier de formateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training, age and technological change : difficulties associated with age, the design of tools, and the organization of work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 41 (n° 2), pp. 127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00734503v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic analysis on work activity and training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialisation and training for fire-fighters driving heavy rescue vehicles: consequences for the development of operators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Chatigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+                <w:t xml:space="preserve">Déborah Gebaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Ergonomic Analysis on Work Activity and Training, vol. 41 (n° 2), pp. 111-114. </w:t>
+              <w:t xml:space="preserve">, 2012, 41, pp.5177-5183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-1286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0806-5177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200461v1</w:t>
+                <w:t xml:space="preserve">hal-01147586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prise en compte des compétences collectives et distribuées dans la gestion des compétences professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Largier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4322,51 +4322,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
+                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
@@ -4384,540 +4384,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153524v1</w:t>
+                <w:t xml:space="preserve">hal-05492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Management for Reliability in Signal Station: Articulate Surveillance Task and Identification Sub-task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
+                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Durny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better Life Ergonomics for Future Humans. Proceedings of the 22nd Congress of the International Ergonomics Association, Volume 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-9330-6_36⟩</w:t>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299198v1</w:t>
+                <w:t xml:space="preserve">hal-05291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer&amp;quot; au travail : caractériser les stratégies individuelles et collectives pour tenir au fil du parcours professionnel en maintenance navale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
+                <w:t xml:space="preserve">Caractériser la relève de poste et la surveillance en sémaphore pour définir les enjeux de fiabilité du système sociotechnique de guet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’humain : au cœur des interventions ergonomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Canadienne d'Ergonomie, Oct 2025, Québec (CA), France</w:t>
+              <w:t xml:space="preserve">Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492712v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Diversity and Variability of Firefighters’ Work Situations in France from a Sustainable Work Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">Time Management for Reliability in Signal Station: Articulate Surveillance Task and Identification Sub-task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.423 - 428, </w:t>
+              <w:t xml:space="preserve">Better Life Ergonomics for Future Humans. Proceedings of the 22nd Congress of the International Ergonomics Association, Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju Island (South Korea), South Korea. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-9330-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291546v1</w:t>
+                <w:t xml:space="preserve">hal-05299198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la relève de poste et la surveillance en sémaphore pour définir les enjeux de fiabilité du système sociotechnique de guet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
+                <w:t xml:space="preserve">Une pénibilité à trois facettes : quelles approches pour comprendre les effets du travail sur la santé à moyen et long termes en construction navale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Durny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérande Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ergonomie de langue française (SELF); Université Paris Nanterre, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149978v1</w:t>
+                <w:t xml:space="preserve">hal-05153524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relèves de poste et conscience collective de la situation : quelles voies pour la fiabilisation du système socio-technique sémaphorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’ergonomie et de la psychologie ergonomique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie (ARPEGE), Jun 2024, Paris, France. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand visual watch activity of a surveillance task: what place for professional vision? A case study in a French signal station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Le Pelley Fonteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5135,1310 +5135,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlyne Poncato</w:t>
+                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214938v1</w:t>
+                <w:t xml:space="preserve">hal-04215371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting transmission at work in humanitarian context: how the local management help the collective skills development?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215330v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la co-analyse des expériences de vulnérabilité au développement des personnes en situation de handicap : études de cas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de psychologie du travail en langue française, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236774v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de vulnérabilisation dans/par le travail des personnes en situation de handicap invisible et ressources développées pour favoriser la construction de la santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Rémery</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90è congrès de l’ACFAS. Réflexions interdisciplinaires et intersectorielles sur les inégalités sociales et de genre en santé au travail et en santé environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237176v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of first-line managers to the test of work intensification. The example of an airline company</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Enjeux et usages développementaux de la chronique de vulnérabilité pour accompagner la construction des parcours de santé et de travail de personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57è congrès de la SELF. Développer l’écologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Denis, Ile de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215371v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission en situation d’intervention humanitaire : une diversité de dynamiques aux effets sur le collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The role of local management in the transmission dynamics in humanitarian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SELF 2023. Développer l’écologie du travail : ressources indispensables aux nouvelles formes de souverainetés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312056v1</w:t>
+                <w:t xml:space="preserve">hal-04312096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working constraints within the management of knowledge transmission: crossing the point of view of a human resources team and operational workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">Expériences de vulnérabilité, transitions, et dynamiques développementales sur le parcours professionnel de personnes en situation de handicap invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque GESTES 2023. Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215345v1</w:t>
+                <w:t xml:space="preserve">hal-04236817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place de l’expérience professionnelle des patients dans le travail des ergothérapeutes d’accompagnement au retour à l’emploi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Roger</w:t>
+                <w:t xml:space="preserve">Un dispositif de co-analyse sur les parcours professionnels : une voie de développement pour et par les sujets en situation de handicap invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">ALTER 2023. Protection, autonomie, émancipation. Une alliance (im)possible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société européenne de recherche sur le handicap, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316375v1</w:t>
+                <w:t xml:space="preserve">hal-04236883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et usages développementaux de la chronique de vulnérabilité pour accompagner la construction des parcours de santé et de travail de personnes en situation de handicap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">Supporting transmission at work in humanitarian context: how the local management help the collective skills development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaad Lefay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57è congrès de la SELF. Développer l’écologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Denis, Ile de la Réunion, France</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference. Societal transitions and transformation of work: Intervening in organizations and on the work of managers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizational Design and Management (ODAM), Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237555v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of local management in the transmission dynamics in humanitarian context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galaad Lefay</w:t>
+                <w:t xml:space="preserve">De la co-analyse des expériences de vulnérabilité au développement des personnes en situation de handicap : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Therriault</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail en langue française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312096v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de vulnérabilité, transitions, et dynamiques développementales sur le parcours professionnel de personnes en situation de handicap invisible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de vulnérabilisation dans/par le travail des personnes en situation de handicap invisible et ressources développées pour favoriser la construction de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gouédard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GESTES 2023. Changer de travail ou changer le travail ? Santé, inégalités, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">90è congrès de l’ACFAS. Réflexions interdisciplinaires et intersectorielles sur les inégalités sociales et de genre en santé au travail et en santé environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236817v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de co-analyse sur les parcours professionnels : une voie de développement pour et par les sujets en situation de handicap invisible ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">Documenter les effets de moyen et long terme des conditions de travail des sapeurs-pompiers sur leur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Poncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTER 2023. Protection, autonomie, émancipation. Une alliance (im)possible ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société européenne de recherche sur le handicap, Jun 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp. 43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236883v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of &amp;quot;safety knowledge&amp;quot; in professional contexts: is it a real priority or just an intention?</w:t>
               </w:r>
@@ -6621,1597 +6621,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Sutter</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, United States. pp.200-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186761v1</w:t>
+                <w:t xml:space="preserve">hal-03295558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Judon</w:t>
+                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Létourneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779320v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Concerns in a Portuguese Chemical Industry: A Workers’ Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2021 Virtual Conferences on Safety Management and Human Factors, and Human Error, Reliability, Resilience, and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-80288-2_24⟩</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.25-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74605-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295558v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive method to evaluate a new safety management program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Boccara</w:t>
+                <w:t xml:space="preserve">Impact of High Production Demands in Knowledge Transmission and Learning: contributions of Work Activity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Marquet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.611-617, </w:t>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.516-523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088809v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Retention of Airline’s Customer Service Agents Within the Framework of the Digitalization of the Service Relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Reboul</w:t>
+                <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association. “HFE in a connected world”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500835v1</w:t>
+                <w:t xml:space="preserve">halshs-03281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High Production Demands in Knowledge Transmission and Learning: contributions of Work Activity Analysis</w:t>
+                <w:t xml:space="preserve">Les défis des RH pour la transmission de savoirs et savoir-faire dans une entreprise portugaise de lithographie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088860v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+                <w:t xml:space="preserve">Os conhecimentos como patrimônio individual e colectivo nos contextos de trabalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">5º Congresso da Sociedade Internacional de Ergologia: Trabalho, Património e Desenvolvimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281832v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis des RH pour la transmission de savoirs et savoir-faire dans une entreprise portugaise de lithographie industrielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Santos</w:t>
+                <w:t xml:space="preserve">L’ordonnancement des tâches par les régulateurs d’une compagnie aérienne : une activité médiatrice des parcours de travail des personnels au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257246v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os conhecimentos como patrimônio individual e colectivo nos contextos de trabalho</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5º Congresso da Sociedade Internacional de Ergologia: Trabalho, Património e Desenvolvimentos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088778v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03113132v1</w:t>
+                <w:t xml:space="preserve">hal-04088325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guibert</w:t>
+                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.40-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50946-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088325v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Knowledge Transmission Programs and the preservation of Occupational Health and Safety</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place de l’éthique et du politique dans la formation des ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Heddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2020, track « Safety Management and Human Factors »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Fabrique de l’Ergonomie (4e édition) - Éthique et politique : quels enjeux, engagements et contributions de l’ergonomie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088885v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+                <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889647v1</w:t>
+                <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Gaillard</w:t>
+                <w:t xml:space="preserve">How holistic approaches of activity analysis in ergonomics renew training design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Bagnara, R. Tartaglia, S. Albolino, T. Alexander, &amp; Y. Fujita, Aug 2018, Florence, Italy. pp. 233-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336057v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O papel das equipas de recursos humanos na transmissão do conhecimento entre trabalhadores de diferentes idades e antiguidades</w:t>
               </w:r>
@@ -8292,64 +8292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is professionalization to safety at SNCF? General perception of experts and the case of signaller profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,545 +8502,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473041v1</w:t>
+                <w:t xml:space="preserve">hal-02051334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">SeGaMed 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051334v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation obstétricale : du mannequin d'Angélique du Coudray aux Environnements Virtuels. Exemple d'un Simulateur numérique pour l'acquisition de Compétences Non-Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cabon</w:t>
+                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeGaMed 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.192-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054091v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Issues of a Professionalization to the Industrial Safety in a French Railway Company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella Duvinci-Langa</w:t>
+                <w:t xml:space="preserve">The circulation of Knowledge within Work collectives: Challenges for Performance and Health in the face of Changes in the Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th EAOHP Conference - Conference of the European Academy of Occupational Health Psychology 'Adapting to rapid changes in today's workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04088981v1</w:t>
+                <w:t xml:space="preserve">hal-03473041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation des dispositifs de développement des compétences de sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9104,51 +9104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9199,51 +9199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVAH et formation des monteurs-assembleurs de l'aéronautique : quels retours des évaluations d'un démonstrateur pour la conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9281,90 +9281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une démarche d'analyse de l'activité pour l'évaluation de dispositifs de développement des compétences en sécurité des salariés du secteur ferroviaire articulant « travail, acteurs et parcours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Duvenci-Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth IEA Trienal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Aug 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10341,51 +10341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation des dispositifs de professionnalisation à la sécurité des salariés du secteur ferroviaire, articulant : travail, acteurs et parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,90 +10690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Positioning of Observation in Ergonomics Approaches: A Research and Design Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10833,77 +10833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'observation de l'activité de travail. Quels processus de conception d'un dispositif technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11133,51 +11133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Forrierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Heddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12137,428 +12137,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à distance en temps de pandémie, regard d’ergonome</w:t>
+                <w:t xml:space="preserve">Les parcours, une opportunité pour penser et agir sur le travail - Réflexions sur les espaces et les temps de l'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laurent Capelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, 2022, 978-2-36630-129-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780399v1</w:t>
+                <w:t xml:space="preserve">hal-03882845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours, une opportunité pour penser et agir sur le travail - Réflexions sur les espaces et les temps de l'intervention</w:t>
+                <w:t xml:space="preserve">Travailler à distance en temps de pandémie, regard d’ergonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Capelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.306-315, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882845v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+                <w:t xml:space="preserve">La circulation des savoirs professionnels au sein des collectifs : enjeux de santé et de performance face aux changements dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Fassier; Dominique Lhuilier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
+              <w:t xml:space="preserve">Travail et transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.25-48, 2021, 978-2-36630-119-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281877v1</w:t>
+                <w:t xml:space="preserve">hal-03473170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des savoirs professionnels au sein des collectifs : enjeux de santé et de performance face aux changements dans le travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+                <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.25-48, 2021, 978-2-36630-119-9</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473170v1</w:t>
+                <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir la circulation de l’expérience au travail. Illustration d’un cadre d’analyse et de construction de la pertinence des dispositifs d’apprentissage professionnel</w:t>
               </w:r>
@@ -12624,229 +12624,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs précaires de la formation professionnelle : cumul d’emplois, flexibilité du travail et effets perçus sur la santé</w:t>
+                <w:t xml:space="preserve">Les registres de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Delgoulet; V. Boccara; M. Santos. </w:t>
+              <w:t xml:space="preserve">Christine Meyer; Paul Olry; Jérôme Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formateurs au travail. Nouvel horizon pour l’analyse de l’activité et l’intervention en ergonomie ?</w:t>
+              <w:t xml:space="preserve">Former des soignants. L’activité des formateurs en IFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarè</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 63-82, 2019, Travail et activité humaine, 978-2-36630-092-5</w:t>
+                <w:t xml:space="preserve">Éditions Raison et Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-123, 2019, 9782917645550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088528v1</w:t>
+                <w:t xml:space="preserve">hal-04088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les registres de l’alternance</w:t>
+                <w:t xml:space="preserve">Les travailleurs précaires de la formation professionnelle : cumul d’emplois, flexibilité du travail et effets perçus sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Meyer; Paul Olry; Jérôme Marcel. </w:t>
+              <w:t xml:space="preserve">C. Delgoulet; V. Boccara; M. Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former des soignants. L’activité des formateurs en IFSI</w:t>
+              <w:t xml:space="preserve">Les formateurs au travail. Nouvel horizon pour l’analyse de l’activité et l’intervention en ergonomie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Raison et Passion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.118-123, 2019, 9782917645550</w:t>
+                <w:t xml:space="preserve">Octarè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 63-82, 2019, Travail et activité humaine, 978-2-36630-092-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088514v1</w:t>
+                <w:t xml:space="preserve">hal-04088528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les démarches d’analyse du travail en ergonomie et didactique professionnelle pour la conception d’un EVAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12914,51 +12914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13192,51 +13192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13526,51 +13526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en effectifs variables : l'expérience à l'épreuve de la flexibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13578,51 +13578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerya Viera Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'études de l'emploi et du travail - CEET; Cnam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13644,90 +13644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de demain, expérience d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 109, Centre d'études de l'emploi et du travail - CEET. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13788,51 +13788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14028,51 +14028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14291,51 +14291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE6C9037"/>
+    <w:nsid w:val="D99362F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14522,51 +14522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-delgoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3488-5463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193585723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30146824888407631090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Poncato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belharizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaad Lefay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Therriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xtq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1124650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7724" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03808590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-211267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Warhurst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094207ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Michelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Job" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878119827324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01770479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le May" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Largier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Chatigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1286" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1280" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Geba&#239;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0806-5177" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de La Garza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2167" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rande J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_64" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Le Pelley Fonteny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05299198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9330-6_36" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05153524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04615366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04732535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312056v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Roger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04312096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215330v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03794231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvenci-Langa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letourneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80288-2_24" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tourneaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_84" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_72" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50946-0_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Job" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Duvinci-Langa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duvenci-Langa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Burkhardt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rafis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5247" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3691" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040499v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4346" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040689v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040679v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3262" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/le-travail-et-la-societe-francaise/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780399v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0306" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088501v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1328" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/107-former-des-soignants-9782917645550.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/254-les-formateurs-au-travaill-conditions-dexercice-activites-interventions.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teiger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/traite-des-sciences-et-des-techniques-de-la-format--9782100765430-page-175.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450714v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979170v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01226828v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>