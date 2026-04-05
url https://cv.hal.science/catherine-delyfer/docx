--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -218,1539 +218,1539 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British Portraiture from 1750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, Forms of Intermediality in British Portraiture = Intermédialités dans l’art du portrait britannique, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Muriel Adrien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dochy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 Printemps, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.12709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wings to Wear': Avian Entanglements in the Paintings of Marie Spartali Stillman and Evelyn Pickering De Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Walter Pater and in Aestheticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (Summer), pp.87-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the collection of essays &amp;quot;The New Woman and Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dochy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 97 Printemps, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.12709⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.11620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Nathalie Saudo Welby, Le Courage de déplaire: le roman féministe à la fin de l'ère victorienne, Classique Garnier, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.10059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction to the collection of essays &amp;quot;The New Woman and Humour</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage L’esthétisme britannique (1860-1900). Peinture, littérature et critique d’art, dirigé par Anne-Florence Gillard-Estrada et Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.10611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Voices and Political Agency: Rethinking the Representation of the People Act 1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Puzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.6818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Playing with Dress: Norms, Bodies, Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Evanghelia Stead and Hélène Védrine, eds, L’Europe des revues II (1860–1930): Réseaux et circulations des modèles (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Periodical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/jeps.v4i1.11798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Impressions, Cultural Transfers, and Material Reading: Rudyard Kipling’s “An Habitation Enforced” as a French objet d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impression(s): 1880-1940, 20 (4), pp.37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Illustrator as Critic: Desire, Curiosity and the Myth of Persephone in Jessie Marion King's Illustrations for Oscar Wilde's &amp;quot;A House of Pomegranates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Preraphaelite Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.76-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Studio and the Artist as Craftsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 Automne, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.11620⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 71, pp.437-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage de Nathalie Saudo Welby, Le Courage de déplaire: le roman féministe à la fin de l'ère victorienne, Classique Garnier, 2019</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méduse au miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Myth of Atalanta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (summer), pp.393-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulding the Female Body in Victorian Fairy Tales and Sensation Novels (Laurence Talairach-Vielmas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre et paraître dans &amp;quot;Miss Brown&amp;quot; de Vernon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.393-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/caliban.6818⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être et paraître dans Miss Brown De Vernon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 Printemps, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.8543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Impression(s): 1880-1940, 20 (4), pp.37-51</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Myth of Atalanta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century Gender Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2.2, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, pp.76-93</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Myth of Atalanta: Sex and Style in Vernon Lee's &amp;quot;Lady Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century Gender Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03062010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sensation to Society</w:t>
               </w:r>
@@ -2111,1009 +2111,1009 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studies in Walter Pater and Aestheticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bristow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano M. Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Walter Pater and in Aestheticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Double issue 9 and 10, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forms of Intermediality in British Portraiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/122dy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bristow</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorian and Edwardian Interiors (Colloque SFEVE Université Toulouse Jean Jaurès, 27 et 28 janvier 2022) ; Failles (60e congrès de la SAES Université Clermont-Auvergne, 2-4 juin 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97 Printemps, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.12589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorian and Edwardian Interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dochy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97 (1), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.12589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New Woman and Humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Moine</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 97 Printemps, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.12589⟩</w:t>
+              <w:t xml:space="preserve">, 96, 2022, Cahiers victoriens et édouardiens, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.11608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female suffrage in British Art, Literature and History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Puzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dochy</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, 2019, Female suffrage in British art, literature and history, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.6793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Dressing in Fact and Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16 (2), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 97 (1), 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.12589⟩</w:t>
+              <w:t xml:space="preserve">, 73 Printemps, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clubs and Dissidence - Miscellany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 96, 2022, Cahiers victoriens et édouardiens, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 81 (Printemps), s.p., 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Bouvard et Catherine Delyfer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, 265 p., 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female Aestheticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, 282 p., 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054705v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03054717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et image à l'époque victorienne</w:t>
               </w:r>
@@ -4450,684 +4450,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The Politics of (In)visibility and (In)audibility in Vernon Lee’s Miss Brown (1884)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Reynier and J-M Ganteau (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomy and Commitment in Twentieth-Century British Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, pp.31-42, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Lucas Malet’s Subversive Late-Gothic: Humanizing the Monster in The History of Sir Richard Calmady”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruth B. Anolik (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demons of the Body and Mind: Essays on Disability in Gothic Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland Publishers, pp.80-96, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Malet's Subversive Late-Gothic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruth B. Anolik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosing Demons : Illness and Disability in the Gothic Imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McFarland Publishers, pp.80-96, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, McFarland Publishers, pp.80-96, 2010</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue sur la moralité de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Reynier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Houdiard, pp.44-71, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">C. Reynier and J-M Ganteau (eds). </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Lee critique esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes des pays anglophones (Montpellier). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Houdiard, pp.65-71, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Dialogue sur la Moralité de la Poésie’ (1881) : Vernon Lee critique esthétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. Christine Reynier, Collection "Essais sur l'Art". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands mouvements littéraires anglo-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.43-71, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of (In)visibility and (In)audibility in Vernon Lee's Miss Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Reynier; Jean-Michel Ganteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomy and Commitment in Twentieth-Century British Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PULM, pp.31-42, 2010</w:t>
+              <w:t xml:space="preserve">, 5, Presses universitaires de la Méditerranée, pp.31-42, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.43-71, 2009</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impersonality and Disinterestedness in Aubrey Beardsley's Representation of the Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Reynier et Jean-Michel Ganteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impersonality and Emotion in Twentieth-Century British Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses universitaires de la Méditerranée, pp.15-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Houdiard, pp.44-71, 2009</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensation, Impersonality and Disinterestedness in Beardsley‘s Representation of the Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Reynier; Jean-Michel Ganteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impersonality and emotion in Twentieth-century British literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier III, pp.15-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874376v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03056227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, contre-nature et supernature dans &amp;quot;The Portrait of a Lady</w:t>
               </w:r>
@@ -5437,151 +5437,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tex's French Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La muse renaissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077044v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02876193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5940,51 +5940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04251606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.10611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jeps.v4i1.11798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.8543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bristow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11608" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Escuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-39380-7_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04251606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.10611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puzzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jeps.v4i1.11798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.8543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bristow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11608" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Escuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-39380-7_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>