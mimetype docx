--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -218,1401 +218,1401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Forms of Intermediality in British Portraiture = Intermédialités dans l’art du portrait britannique, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British Portraiture from 1750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Muriel Adrien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122dx⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dochy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 Printemps, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.12709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wings to Wear': Avian Entanglements in the Paintings of Marie Spartali Stillman and Evelyn Pickering De Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Walter Pater and in Aestheticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (Summer), pp.87-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the collection of essays &amp;quot;The New Woman and Humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dochy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 97 Printemps, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.12709⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.11620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Nathalie Saudo Welby, Le Courage de déplaire: le roman féministe à la fin de l'ère victorienne, Classique Garnier, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.10059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction to the collection of essays &amp;quot;The New Woman and Humour</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage L’esthétisme britannique (1860-1900). Peinture, littérature et critique d’art, dirigé par Anne-Florence Gillard-Estrada et Xavier Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.10611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Voices and Political Agency: Rethinking the Representation of the People Act 1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Saudo-Welby</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Puzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.6818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Evanghelia Stead and Hélène Védrine, eds, L’Europe des revues II (1860–1930): Réseaux et circulations des modèles (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Periodical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/jeps.v4i1.11798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Playing with Dress: Norms, Bodies, Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Impressions, Cultural Transfers, and Material Reading: Rudyard Kipling’s “An Habitation Enforced” as a French objet d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impression(s): 1880-1940, 20 (4), pp.37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Illustrator as Critic: Desire, Curiosity and the Myth of Persephone in Jessie Marion King's Illustrations for Oscar Wilde's &amp;quot;A House of Pomegranates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Preraphaelite Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.76-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Studio and the Artist as Craftsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 Automne, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.11620⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 71, pp.437-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage de Nathalie Saudo Welby, Le Courage de déplaire: le roman féministe à la fin de l'ère victorienne, Classique Garnier, 2019</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méduse au miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting the Myth of Atalanta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (summer), pp.393-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulding the Female Body in Victorian Fairy Tales and Sensation Novels (Laurence Talairach-Vielmas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.7512⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être et paraître dans Miss Brown De Vernon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 Printemps, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.8543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre et paraître dans &amp;quot;Miss Brown&amp;quot; de Vernon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.393-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...499 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062007v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04962832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting the Myth of Atalanta</w:t>
               </w:r>
@@ -2583,196 +2583,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-Dressing in Fact and Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16 (2), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Female suffrage in British Art, Literature and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Puzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delyfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, 2019, Female suffrage in British art, literature and history, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/caliban.6793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213383v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04218510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscellany</w:t>
               </w:r>
@@ -5940,51 +5940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04251606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.10611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puzzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jeps.v4i1.11798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.8543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bristow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11608" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Escuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-39380-7_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dochy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04251606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10059" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.10611" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Puzzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jeps.v4i1.11798" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.8543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bristow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano M. Evangelista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122dy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04213402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.11608" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.6793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04438108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Escuret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04218571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-39380-7_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04929477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>