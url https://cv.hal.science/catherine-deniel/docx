--- v0 (2026-04-02)
+++ v1 (2026-05-12)
@@ -1839,376 +1839,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00538531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogenous initial Sr isotope compositions of highly envolved volcanic rocks from the Main Ethiopian Rift, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.495-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-008-0228-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385225v1</w:t>
+                <w:t xml:space="preserve">hal-00451036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">P.Y. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453654v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenous initial Sr isotope compositions of highly envolved volcanic rocks from the Main Ethiopian Rift, Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-008-0228-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451036v1</w:t>
+                <w:t xml:space="preserve">hal-00453654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3445,51 +3445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubertie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01952-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106749" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gullu Deniz Dogan-Kulahci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidin Temel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Varol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MR85GS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0955-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Platevoet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elitok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yagmurlu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRH1SF52-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0708-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6L1TS7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Druppel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Dilekd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Platevoete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206810902951411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC625CS8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0228-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXPGHRXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05411617v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04991752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jubertie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Falvard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01952-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boivin Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108319" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106749" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gullu Deniz Dogan-Kulahci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abidin Temel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Varol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MR85GS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0955-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Platevoet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elitok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Bardintzeff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yagmurlu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRH1SF52-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0708-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V6L1TS7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Druppel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Dilekd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Platevoete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206810902951411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC625CS8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0228-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXPGHRXT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05411617v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00770756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04991752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>