--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine DESPEUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure honoraire à l'INALCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes champs de recherche concernent l’histoire de la connaissance et de la culture de soi dans la Chine ancienne et médiévale à partir de techniques proposées par la médecine chinoise, le taoïsme et le bouddhisme et à partir de l’élaboration de discours et de représentations du monde appliqués au corps et à la personne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont les suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Influences indiennes sur la médecine chinoise et les pratiques taoïstes sous les Tang</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Place des femmes dans les diverses écoles taoïstes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bouddhisme Chan et alchimie taoïste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La respiration embryonnaire et les méthodes du souffle. Sept écrits taoïstes des Tang (618-907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Baryosher-Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, pp.CXLVIII-324, 2024, 978-2-251-45598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Yu. Le Classique du thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, pp.LXXXIV-182, 2023, 978-2-251-45420-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de la contemplation intérieure et autres textes taoïstes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.80, 2022, 978-2-7436-5722-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huaijin. Méditation chinoise et longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, pp.256, 2022, 978-2-226-47448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikji: compilation par le révérend Paegun d'extraits essentiels de la montrance directe du substrat de l'esprit par les bouddhas et les patriarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Ju Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordre de Jogye du bouddhisme coréen, pp.331, 2022, 979-11-88224-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoismus und der menschliche Körper. Die Karte zur Kultivierung der Vollkommenheit (Xiuzhen tu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Bornhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ML Verlag, pp.324, 2021, 978-3-96474-186-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoism and self knowledge. The chart for the cultivation of perfection (Xiuzhen tu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pettit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, pp.312, 2018, 978-90-04-38345-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004383456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liukeng. Mille ans d'histoire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Souliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Retour aux sources, pp.131, 2015, 978-2-35512-068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huaijin. Le Sûtra du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.164, 2015, 978-2-86681-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Yu. Le Classique du thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.192, 2015, 978-2-7436-3254-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wumen Huikai. La Passe sans porte. Les énigmes des grands maîtres zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Points, pp.272, 2014, 978-2-7578-3468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Qigong di Zhou Lüjing. Il Midollo della Fenice Rossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.208, 2014, 978-88-272-2346-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des femmes taoïstes. Méditation et alchimie intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.269, 2013, 978-2-86681-176-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoïsme et connaissance de soi. La carte de la culture de la perfection (Xiuzhentu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.271, 2012, 978-2-8132-0469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhentu 修真圖</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qilu shushe 齊魯書社, pp.193, 2012, 9787533326173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhào Bìchén. Treinamento Interior Taoista - Tratado de alquimia e fisiologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lília Ledon da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Realizações Editora, pp.224, 2011, 978-85-8033-069-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Tseu. Le guide de l'insondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrelacs, pp.297, 2010, 978-2-908606-61-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des hautes études chinoises, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhatrāta et Aśvaghoṣa/Paramārtha. Soûtra de l’éveil parfait (Yuanjue jing) et Traité de la naissance de la foi dans le Grand Véhicule (Dasheng qixin lun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, pp.197, 2005, 978-2-213-62606-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. III. Aux marges de l’orthodoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.246, 2004, 978-9042912083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. I. L'éducation élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.230, 2003, 978-9042912205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoismo y alquimia femenina. Immortales de la China antigua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Huerta Cerezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Liebre de Marzo, pp.320, 2003, 9788487403637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. II. Les formations spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.258, 2003, 978-9042912076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Daoism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Three Pines Press, pp.300, 2003, 978-1-931483-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddhisme et lettrés dans la Chine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.374, 2002, 978-90-429-1138-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoismo e Corpo Umano. Attraverso l'alchimia interiore appare la luce della forza spirituale, denudata da ogni pensiero erroneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Riza, pp.160, 2001, 9788870710427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao te king ou Livre de la voie et de la vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. Mille et une nuits, pp.110, 2000, 978-2-84205-535-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie dans la Chine médiévale. La toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.290, 1997, 978-2-7384-5043-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onna no taoisumu: Chūgoku josei dōkyōshi 女のタオイスム-中国女性道教史</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko 真知子 Kadota 門田</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio 國雄 Miura 三浦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinbun Shoin 人文書院, pp.375, 1996, 978-4409410646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mark des roten Phönix. Unsterblichkeit, Gesundheit und langes Leben in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medizinisch Literarische Verlagsgesellschaft MBH, pp.292, 1995, 978-3-88136-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoisme et corps humain. Le Xiuzhen tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.237, 1994, 978-2-85707-593-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji quan. Arte marcial, tecnica de larga vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schiumerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibis, pp.292, 1993, 9788480270144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le immortali dell'antica Cina. Taoismo e alchimia femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ubaldini Editore, pp.244, 1991, 9788834010365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El camino del despertar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A. Sánchez Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibis, pp.149, 1991, 9788486512767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortelles de la Chine ancienne. Taoïsme et alchimie féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardès, pp.371, 1990, 978-2-86714-083-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Moëlle du phénix rouge. Santé et longue vie dans la Chine du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.320, 1988, 978-2-85707-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji Quan. Tecnica di lunga vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianunzia Tambara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.281, 1987, 978-88-272-1866-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-chi Chuan, Arte marcial tecnica de longa vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mendes Cajado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pensamento, pp.312, 1987, 8531506433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d'acupuncture valant mille onces d'or. Traité d'acupuncture de Sun Simiao du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.492, 1987, 978-2-85707-233-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanghan lun. Traité des «coups de froid»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Tisserande, pp.202, 1985, ‎2906780006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Bichen. Tratado de Alquimia y Medicina Taoísta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Fernández Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miraguano Ediciones, pp.114, 1984, 978-84-7813-375-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Pi Ch'en. Trattato di alchimia e fisiologia taoista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sole Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.160, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji quan, art martial, technique de longue vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.316, 1981, 978-2-85707-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'éveil. Illustré par &amp;quot;Le dressage du buffle&amp;quot; dans le bouddhisme Chan, &amp;quot;Le dressage du cheval&amp;quot; dans le taoïsme, &amp;quot;Le dressage de l'éléphant&amp;quot; dans le bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Asiathèque, pp.139, 1981, 978-2-36057-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entretiens de Mazu, maître Chan du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.80, 1980, 978-2-86681-079-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité d'alchimie et de physiologie taoïste (Weisheng Shenglixue mingzhi) de Zhao Bichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.193, 1979, 978-2-86681-201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing with Poisons: Potent Medicines in Medieval China. By Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.179-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Civilisation in China. Volume VI, Biology and Biological Technology. Part 4, Traditional Botany: An Ethnobotanical Approach (translated by Janet Lloyd), written by Georges Métailié, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (3-4), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10534P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Brown. The Art of Medicine in Early China: The Ancient and Medieval Origins of a Modern Archive . xv + 237 pp., illus., tables, app., bibl., index. New York: Cambridge University Press, 2015. $99 (cloth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (1), pp.161-163. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/691319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Medicinal Excrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1-2), pp.139-169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15734218-12341390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea in China: A Religious and Cultural History, written by James A. Benn, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de la médecine chinoise traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la douleur en médecine chinoise ? Trois mille ans d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11724-015-0419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Daochong (1039-1115), taoïste et poétesse honorée par l’empereur Huizong fut-elle courtisane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303 (2), pp.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmerz in der Chinesischen Medizin – Dreitausend Jahre Erfahrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Engelhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers - Der Begriff shén 神 im &amp;quot;Inneren Klassiker des Gelben Fürsten&amp;quot; Huángdì Neijīng 黃帝內經</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himmlische Wanderungen. Zur Symbolik der Wolke in der chinesischen Kultur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Bartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jülch, Thomas, Die apologetischen Schriften des buddhistischen Tang-Mönchs Falin (The Apologetic Writings of the Tang-Monk Falin). Münich: Herbert Utz Verlag, 2011. ISBN 978-3-831-64026-3. 690pp. EUR98.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of History in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.457-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Heirmann and Mathieu Torck, A Pure Mind in a Clean Body. Bodily Care in the Buddhist Monasteries of Ancient India and China, Gent: Gingko Academia Press, 2012, 194 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-03801011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jülch, Thomas, Der Orden des Sima Chengzhen und des Wang Ziqiao; Untersuchungen zur Geschichte des Shangqing-Daoismus in den Tiantai-Bergen (The Order of Sima Chengzhen and Wang Ziqiao: An Inquiry into the History of Shangqing Daoism in the Tiantai Mountains). München: Herbert Utz Verlag, 2011. ISBN: 978-3-831-64083-6. 145pp. EUR 49.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of History in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.300-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers-der Begriff shen in der antiken chinesischen Medizin (Teil 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.150-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers – der Begriff shen in der antiken chinesischen Medizin (Teil 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00052-013-0016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Place: The Religious Landscape of the Southern Sacred Peak (Nanyue) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1-3), pp.282-284. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156853212X637263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Di Nei Jing Su Wen: An Annotated Translation of Huang Di’s Inner Classic—Basic Questions; volume I, chapters 1 through 52; vol. II, chapters 53 through 71 and 74 through 81. By Paul U. Unschuld and Hermann Tessenow, in collaboration with Zheng Jinsheng. Berkeley: University of California Press, 2011. 798 + 754 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (4-5), pp.575-580. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-984500R4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsu, Elisabeth: Pulse Diagnosis in Early Chinese Medicine: The Telling Touch, Cambridge, Cambridge University press, 2010. 424 p., Ill. (University of Cambridge Oriental Publications, n 68). £ 60. ISBN 978-0-52151-662-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.273-274. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-06802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzneimittel Rezepturen in den Manuskripten aus Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Monica Esposito (1962-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs App</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Lippiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi des médecins dans les manuscrits médicaux de Dunhuang : un titre indien dans la Chine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 10: Die Míng-(1368–1644) und die Qīng-Zeit(1644–1911). Entwicklung der chinesischen Medizinund Einführung der westlichen Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. DeAngelis and Warren G. Frisina (ed.), Teaching the Daode jing, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.462-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Grant, Eminent Nuns. Women Chan Masters of Seventeenth-Century China, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.446-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Schlütter, How Zen became Zen. The Dispute over Enlightenment and the Formation of Chan Buddhism in Song-Dynasty China, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 9: Die Sòng- und Yuán-Zeit (960-1368): Weiterentwicklung der Therapiemethoden –Vier Strömungen in der Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Alchemy: Self, Society, and the Quest for Immortality ed. by Livia Kohn, Robin R. Wang (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 8: Die Sòng- und die Yuán-Zeit (960-1368): Herausbildung kritischen Denkens in der Medizinund Weiterentwicklung der Medizintheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Halperin, Out of the Cloister. Literati Perspectives on Buddhism in Sung China, 960-1279, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 6: Suí und Táng (581-907): Die Entwicklung der medizinischen Institutionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 7: Suí und Táng (581-907): Pharmakopoen und Phytotherapie in der Táng-Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 4: Qín- und Hàn-Zeit (221 v.Chr. - 220 n.Chr.) Die Entwicklung der Therapieformen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 5: Von der Periode der drei Reiche bis zur Suí-Zeit (220-581) Bereicherung der chinesischen Medizin. Ausländische Einflüsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécrologie : Farzeen Baldrian-Hussein (24 juillet 1945-26 août 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 1: Frühzeit (12. - 3. Jahrhundert v.Chr.) Von der schamanistischen zur Beamtenmedizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âmes et animation du corps. La notion de shen dans la médecine chinoise antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.71-94. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2007.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 3: Qin- und Han-Zeit (221 v. Chr. - 220 n. Chr.) Die Systematisierung der Theorie der Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 2: Qin- und Han-Zeit (221 v. Chr. - 220 n. Chr.) Entstehung der medizinischen Klassiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E. Cahill, Divine Traces of the Daoist Sisterhood. “ Records of the Assembled Transcendents of the Fortified Walled City” by Du Guangting (850-933), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.342-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ki Che Leung (ed.), Medicine for Women in Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.521-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdits de nourriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.66-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Representations of the Body in Chinese Medical and Daoist Texts From the Song to the Qing Period (Tenth to Nineteenth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.10-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles du corps dans les textes médicaux et taoïstes de la Chine des Song aux Qing (Xe-XIXe siècles) (Première partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Eskildsen, The Teachings and Practices of the Early Quanzhen Taoist Masters, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles du corps dans les textes médicaux et taoïstes de la Chine des Song aux Qing (Xe-XIXe siècles) (Deuxième partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d'un état pathologique dans la médecine chinoise traditionnelle : exemple de la toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.78-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique daoyin dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.45-86. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2004.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengmingde lianghao kaiduan. Zhongguo taijiao 生命的良好開端中國胎教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue 法國漢學 Sinologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qigong - Ein Ausdruck des modernen China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Chanteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps métaphorique dans la tradition chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acupuncture et moxibustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Qin dai zhi Tangdaide zhongyi jingdian lilun (gongyuan qian 221 nian zhi gongyuan 906 nian) 從秦代至唐代的中醫經典理論（公元前221年至公元906年）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue 法國漢學 Sinologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.172-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Little & Schawn Eichman (eds.), Taoism and the Arts of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.246-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauen im Daoismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Bornhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dévoreur dévoré. De l'émincé de poisson cru, de ses délices et de ses méfaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp.81-120. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1999.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine klassische Methode des Qigong : Die sechs Laute, dargestellt anhand der Quellen im Daoistische Kanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, champ spatio-temporel, souche d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (137), pp.87-118. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1996.370037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (éds.), Mythe et philosophie à l'aube de la Chine impériale. Études sur le Huainan zi, Montréal, Les Presses de l'Université de Montréal, 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fabre, Les repères de l'Empereur Jaune. Fondements de l'acupuncture et clés taoïstes de la connaissance, Puiseaux, Pardès, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen, Du Guangting (850-933), taoïste de cour à la fin de la Chine médiévale, 1989. (Mémoires de l'IHEC, vol. 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d'un état pathologique dans la médecine chinoise traditionnelle : exemple de la toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 43 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhs.1990.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thé dans la Chine des Tang. La période du thé bouilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand, Tsao Huei-Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Palais RMN musée Guimet, pp.162-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et vie prénatale dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ildefonse, Silvia d'Intino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie prénatale: destin, identité, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Millon, pp.107-149, 2023, 978-2-84137-422-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier et médecine. Le renouveau cosmologique des Song et les nouvelles méthodes d’acupuncture (xie-xvie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Bujard, Donald Harper, Li Guoqiang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, espace et destin. Mélanges offerts à Marc Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.319-333, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère, courtisane, moniale, médium ou déesse. Le féminin dans le confucianisme, le bouddhisme et le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro, Stéphane Gros, Adeline Herrou, Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.35-50, 2022, 978-2-36057-301-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wushu et tai-chi. Arts martiaux externes et internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rousseau, Stéphane Du Mesnildot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultime combat. Arts martiaux d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du quai Branly-Jacques Chirac, pp.81-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wushu and Tai Chi: Internal and External Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rousseau, Stéphane Du Mesnildot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of Fighting in Asia. Mythology, Kung fu and Samurai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du quai Branly-Jacques Chirac, pp.81-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist Healing Practices at Dunhuang in the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pierce Salguero, Andrew Macomber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Healing in Medieval China and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i Press, pp.175-232, 2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9780824884222-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">73 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin, Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois: Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2020, 9782251450636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaped Environment and Health in Han China (208 BCE–220)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bretelle-Establet, Marie Gaille, Mehrnaz Katouzian-Safadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-101, 2019, Boston Studies in the Philosophy and History of Science, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Body in Chinese Medical and Daoist Texts from the Song to the Qing Period (10th to 19th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivienne Lo, Penelope Barrett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.51-68, 2018, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366183_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “New Clothes” of Sainthood in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ownby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ownby, Vincent Goossaert, Ji Zhe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Saints in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.349-393, 2017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190494568.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner le corps par le nom et le geste. De la pratique de l’acuponcture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Baptandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le battement de la vie: le corps naturel et ses représentations en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.49-80, 2017, 978-2-36519-022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Pregnancy and the Sexual Identity of Taoist Adepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Steavu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva, Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the void: embryological discourse and reproductive imagery in East Asian religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.147-185, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission dans le bouddhisme Chan et les lignées de maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître Dōgen, Yōko Orimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shôbôgenzô. La vraie loi, trésor de l'oeil. Traduction intégrale - Tome 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sully, pp.393-419, 2016, 978-2-35432-153-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Fella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en quête d'absolu: anthologie de la mystique au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, 2016, 978-2-226-32037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clodo du dharma et ses compères. Biographies de moines excentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès, Valérie Lavoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao. Choix de textes inédits de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces &amp; signes, pp.17-30, 2015, 978-2-9535965-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes médicamenteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.141-162, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Fella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes mystiques: histoire et dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de longue vie et alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.238, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes médicamenteuses de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.333-630, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alchimies, élixirs et quête des paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.45-49, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques magico-religieuses bouddhiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.899-1001, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène de vie et longévité à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.769-870, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élixir d’immortalité, l’élixir de longue vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.65-73, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions médicales et thérapeutes à Dunhuang et à Turfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.43-64, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques bouddhiques et taoïques du IIIe au VIe siècle (221-581)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cerf, pp.643-684, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de soi et pratiques d’immortalité dans la Chine antique des Royaumes combattants aux Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cerf, pp.241-275, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Pregadio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accesso al sacro tramite la meditazione. Techniche buddhiste e taoiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Berera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Masson, Istituto Ricci di Parigi e Taipei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandi religioni e culture nell'Estremo Oriente. Cina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaca Book - Massimo, pp.139-155, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès au sacré par la méditation. Techniques bouddhiques et taoïstes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Masson, Instituts Ricci de Paris et Taipei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacré en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.129-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book-body revealed. The contribution of forensic medicine to knowledge and representation of the skeleton in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Bray, Vera Dorofeeva-Lichtmann, Georges Métailié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics and Text in the Production of Technical Knowledge in China: The Warp and the Weft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.633-684, 2007, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004160637.i-772.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores et processus d’intégration : la symbolique du corps dans l’alchimie interne de la Chine des Song (Xe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Kappler, Suzanne Thiolier-Méjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alchimies. Occident-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-314, 2006, 978-2-296-01235-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Six Healing Breaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoist Body Cultivation: Traditional Models and Contemporary Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Three Pines Press, pp.37-67, 2006, 978-1-931483-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prognosis to diagnosis of illness in Tang China. Comparison of the Dunhuang manuscript P. 3390 and medical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivienne Lo, Christopher Cullen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chinese medicine: the Dunhuang medical manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RoutledgeCurzon, pp.176-205, 2005, 978-0-415-34295-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling in Zhuangzi. From Joy to Serenity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Santangelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions of States of Mind in Asia. Proceedings of the INALCO-UNO Workshop Held in Naples, 27th May 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli L'Orientale, pp.73-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristofer Schipper, Franciscus Verellen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Taoist Canon. A Historical Companion to the Daozang (Daozang tongkao 道藏通考)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, 2004, 9780226721064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien débuter dans la vie. L’éducation embryonnaire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux, Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. I. L'éducation élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.61-98, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et société dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.513-555, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguromancie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et société dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.431-470, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture lettrée au service d’un plaidoyer pour le bouddhisme. Le « Traité des deux doctrines » (« Erjiao lun ») de Dao’an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhisme et lettrés dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.145-227, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of the five circulatory phases and the six seasonal influences (wuyun liuqi), a source of innovation in medicine under the Song (960–1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Hsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.121-166, 2001, 978-0-521-80068-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria classica della medicina cinese dai Qin ai Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto della Enciclopedia italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Scienza, vol. III : Cina, India, Americhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto della Enciclopedia italiana, pp.233-244, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filosopfia della medicina : teoria delle corrispondenze sistematiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto della enciclopedia italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Scienza, vol. III : Cina, India, Americhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto della Enciclopedia italiana, pp.400-410, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans and Sacred Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.498-540, 2000, 978-90-04-39184-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Daoism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.384-412, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qigong, une expression de la modernité en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Gernet, Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En suivant la Voie Royale. Mélanges offerts en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.267-281, 1997, 978-2-85539-606-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestes randonnées. La symbolique du nuage dans la culture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Kelen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nuages et leur symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.51-91, 1995, 9782226079909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expiration des six souffles d'après les sources du Canon taoïque. Un procédé classique du qigong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Diény. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Kwong Hing Foon. Études d'histoire culturelle de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.129-163, 1995, 9782857570547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Agnès Bernardis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.29-39, 1992, 978-2-02-019125-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un monde en miniature ; l'univers, un monde clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.86-87, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la médecine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Cornillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des médecines naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions techniques, pp.1-31, 1989, 978-2-87671-198-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du bouddhisme en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle encore bien vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.164-166, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics: the Ancient Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn, Yoshinobu Sakade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taoist meditation and longevity techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chinese Studies, University of Michigan, pp.225-261, 1989, 978-0-89264-084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddhisme et résistance au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.290, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Tibet : tantrisme et lamaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.93, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieou-t'eou Fa-jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.125-136, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école tch'an de Nieou-t'eou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.103-125, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divination en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Akoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et croyances du monde entier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lidis-Brepols, pp.318-325, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures alchimiques du Hsi-yu-chi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gert Naundorf, Hans-Hermann Schmidt, Karl-Heinz Pohl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion und Philosophie in Ostasien. Festschrift für Hans Steininger zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen + Neumann, pp.61-72, 1985, 9783884792230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription de l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.156-164, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction de la contemplation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.136-155, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sutra de l'éveil parfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Silburn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.428-448, 1977, 978-2-213-00487-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et longue vie dans la Chine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Diderot - Paris 7, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04949537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'ai-Ki- K'iuan: technique de longue vie, technique de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 7 - Denis Diderot, 1974. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine DESPEUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure honoraire à l'INALCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes champs de recherche concernent l’histoire de la connaissance et de la culture de soi dans la Chine ancienne et médiévale à partir de techniques proposées par la médecine chinoise, le taoïsme et le bouddhisme et à partir de l’élaboration de discours et de représentations du monde appliqués au corps et à la personne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont les suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Influences indiennes sur la médecine chinoise et les pratiques taoïstes sous les Tang</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Place des femmes dans les diverses écoles taoïstes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bouddhisme Chan et alchimie taoïste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La respiration embryonnaire et les méthodes du souffle. Sept écrits taoïstes des Tang (618-907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Baryosher-Chemouny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, pp.CXLVIII-324, 2024, 978-2-251-45598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Yu. Le Classique du thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, pp.LXXXIV-182, 2023, 978-2-251-45420-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre de la contemplation intérieure et autres textes taoïstes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.80, 2022, 978-2-7436-5722-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huaijin. Méditation chinoise et longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albin Michel, pp.256, 2022, 978-2-226-47448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikji: compilation par le révérend Paegun d'extraits essentiels de la montrance directe du substrat de l'esprit par les bouddhas et les patriarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Ju Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordre de Jogye du bouddhisme coréen, pp.331, 2022, 979-11-88224-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoismus und der menschliche Körper. Die Karte zur Kultivierung der Vollkommenheit (Xiuzhen tu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Bornhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ML Verlag, pp.324, 2021, 978-3-96474-186-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoism and self knowledge. The chart for the cultivation of perfection (Xiuzhen tu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pettit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, pp.312, 2018, 978-90-04-38345-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004383456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liukeng. Mille ans d'histoire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Souliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Retour aux sources, pp.131, 2015, 978-2-35512-068-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Huaijin. Le Sûtra du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.164, 2015, 978-2-86681-188-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Yu. Le Classique du thé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.192, 2015, 978-2-7436-3254-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wumen Huikai. La Passe sans porte. Les énigmes des grands maîtres zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Points, pp.272, 2014, 978-2-7578-3468-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Qigong di Zhou Lüjing. Il Midollo della Fenice Rossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.208, 2014, 978-88-272-2346-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des femmes taoïstes. Méditation et alchimie intérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.269, 2013, 978-2-86681-176-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoïsme et connaissance de soi. La carte de la culture de la perfection (Xiuzhentu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.271, 2012, 978-2-8132-0469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhentu 修真圖</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qilu shushe 齊魯書社, pp.193, 2012, 9787533326173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhào Bìchén. Treinamento Interior Taoista - Tratado de alquimia e fisiologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lília Ledon da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Realizações Editora, pp.224, 2011, 978-85-8033-069-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Tseu. Le guide de l'insondable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrelacs, pp.297, 2010, 978-2-908606-61-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des hautes études chinoises, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhatrāta et Aśvaghoṣa/Paramārtha. Soûtra de l’éveil parfait (Yuanjue jing) et Traité de la naissance de la foi dans le Grand Véhicule (Dasheng qixin lun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, pp.197, 2005, 978-2-213-62606-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. III. Aux marges de l’orthodoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.246, 2004, 978-9042912083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. I. L'éducation élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.230, 2003, 978-9042912205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoismo y alquimia femenina. Immortales de la China antigua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Huerta Cerezuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Liebre de Marzo, pp.320, 2003, 9788487403637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. II. Les formations spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nguyen Tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.258, 2003, 978-9042912076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Daoism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Three Pines Press, pp.300, 2003, 978-1-931483-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddhisme et lettrés dans la Chine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.374, 2002, 978-90-429-1138-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoismo e Corpo Umano. Attraverso l'alchimia interiore appare la luce della forza spirituale, denudata da ogni pensiero erroneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Garattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Riza, pp.160, 2001, 9788870710427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao te king ou Livre de la voie et de la vertu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. Mille et une nuits, pp.110, 2000, 978-2-84205-535-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie dans la Chine médiévale. La toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.290, 1997, 978-2-7384-5043-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onna no taoisumu: Chūgoku josei dōkyōshi 女のタオイスム-中国女性道教史</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko 真知子 Kadota 門田</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunio 國雄 Miura 三浦</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jinbun Shoin 人文書院, pp.375, 1996, 978-4409410646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Mark des roten Phönix. Unsterblichkeit, Gesundheit und langes Leben in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medizinisch Literarische Verlagsgesellschaft MBH, pp.292, 1995, 978-3-88136-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoisme et corps humain. Le Xiuzhen tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.237, 1994, 978-2-85707-593-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji quan. Arte marcial, tecnica de larga vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schiumerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibis, pp.292, 1993, 9788480270144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le immortali dell'antica Cina. Taoismo e alchimia femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ubaldini Editore, pp.244, 1991, 9788834010365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El camino del despertar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A. Sánchez Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibis, pp.149, 1991, 9788486512767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortelles de la Chine ancienne. Taoïsme et alchimie féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pardès, pp.371, 1990, 978-2-86714-083-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Moëlle du phénix rouge. Santé et longue vie dans la Chine du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.320, 1988, 978-2-85707-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji Quan. Tecnica di lunga vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianunzia Tambara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.281, 1987, 978-88-272-1866-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-chi Chuan, Arte marcial tecnica de longa vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mendes Cajado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pensamento, pp.312, 1987, 8531506433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d'acupuncture valant mille onces d'or. Traité d'acupuncture de Sun Simiao du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.492, 1987, 978-2-85707-233-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanghan lun. Traité des «coups de froid»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Tisserande, pp.202, 1985, ‎2906780006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Bichen. Tratado de Alquimia y Medicina Taoísta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Fernández Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miraguano Ediciones, pp.114, 1984, 978-84-7813-375-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiji quan, art martial, technique de longue vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Trédaniel éditeur, pp.316, 1981, 978-2-85707-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Pi Ch'en. Trattato di alchimia e fisiologia taoista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sole Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Mediterranee, pp.160, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'éveil. Illustré par &amp;quot;Le dressage du buffle&amp;quot; dans le bouddhisme Chan, &amp;quot;Le dressage du cheval&amp;quot; dans le taoïsme, &amp;quot;Le dressage de l'éléphant&amp;quot; dans le bouddhisme tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Asiathèque, pp.139, 1981, 978-2-36057-056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entretiens de Mazu, maître Chan du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.80, 1980, 978-2-86681-079-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité d'alchimie et de physiologie taoïste (Weisheng Shenglixue mingzhi) de Zhao Bichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Deux Océans, pp.193, 1979, 978-2-86681-201-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing with Poisons: Potent Medicines in Medieval China. By Yan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.179-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Civilisation in China. Volume VI, Biology and Biological Technology. Part 4, Traditional Botany: An Ethnobotanical Approach (translated by Janet Lloyd), written by Georges Métailié, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (3-4), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10534P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Medicinal Excrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1-2), pp.139-169. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15734218-12341390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Brown. The Art of Medicine in Early China: The Ancient and Medieval Origins of a Modern Archive . xv + 237 pp., illus., tables, app., bibl., index. New York: Cambridge University Press, 2015. $99 (cloth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (1), pp.161-163. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/691319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tea in China: A Religious and Cultural History, written by James A. Benn, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de la médecine chinoise traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la douleur en médecine chinoise ? Trois mille ans d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11724-015-0419-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao Daochong (1039-1115), taoïste et poétesse honorée par l’empereur Huizong fut-elle courtisane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303 (2), pp.269-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmerz in der Chinesischen Medizin – Dreitausend Jahre Erfahrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Engelhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers - Der Begriff shén 神 im &amp;quot;Inneren Klassiker des Gelben Fürsten&amp;quot; Huángdì Neijīng 黃帝內經</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himmlische Wanderungen. Zur Symbolik der Wolke in der chinesischen Kultur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Bartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jülch, Thomas, Die apologetischen Schriften des buddhistischen Tang-Mönchs Falin (The Apologetic Writings of the Tang-Monk Falin). Münich: Herbert Utz Verlag, 2011. ISBN 978-3-831-64026-3. 690pp. EUR98.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of History in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.457-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Heirmann and Mathieu Torck, A Pure Mind in a Clean Body. Bodily Care in the Buddhist Monasteries of Ancient India and China, Gent: Gingko Academia Press, 2012, 194 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (1), pp.136-138. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/26669323-03801011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jülch, Thomas, Der Orden des Sima Chengzhen und des Wang Ziqiao; Untersuchungen zur Geschichte des Shangqing-Daoismus in den Tiantai-Bergen (The Order of Sima Chengzhen and Wang Ziqiao: An Inquiry into the History of Shangqing Daoism in the Tiantai Mountains). München: Herbert Utz Verlag, 2011. ISBN: 978-3-831-64083-6. 145pp. EUR 49.00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of History in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.300-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers-der Begriff shen in der antiken chinesischen Medizin (Teil 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.150-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelen und Beseelung des Körpers – der Begriff shen in der antiken chinesischen Medizin (Teil 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00052-013-0016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Place: The Religious Landscape of the Southern Sacred Peak (Nanyue) in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1-3), pp.282-284. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156853212X637263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Di Nei Jing Su Wen: An Annotated Translation of Huang Di’s Inner Classic—Basic Questions; volume I, chapters 1 through 52; vol. II, chapters 53 through 71 and 74 through 81. By Paul U. Unschuld and Hermann Tessenow, in collaboration with Zheng Jinsheng. Berkeley: University of California Press, 2011. 798 + 754 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (4-5), pp.575-580. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-984500R4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsu, Elisabeth: Pulse Diagnosis in Early Chinese Medicine: The Telling Touch, Cambridge, Cambridge University press, 2010. 424 p., Ill. (University of Cambridge Oriental Publications, n 68). £ 60. ISBN 978-0-52151-662-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.273-274. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-06802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzneimittel Rezepturen in den Manuskripten aus Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesische Medizin / Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.100-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Monica Esposito (1962-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs App</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Lippiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi des médecins dans les manuscrits médicaux de Dunhuang : un titre indien dans la Chine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 10: Die Míng-(1368–1644) und die Qīng-Zeit(1644–1911). Entwicklung der chinesischen Medizinund Einführung der westlichen Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. DeAngelis and Warren G. Frisina (ed.), Teaching the Daode jing, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.462-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Grant, Eminent Nuns. Women Chan Masters of Seventeenth-Century China, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.446-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Schlütter, How Zen became Zen. The Dispute over Enlightenment and the Formation of Chan Buddhism in Song-Dynasty China, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 9: Die Sòng- und Yuán-Zeit (960-1368): Weiterentwicklung der Therapiemethoden –Vier Strömungen in der Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Alchemy: Self, Society, and the Quest for Immortality ed. by Livia Kohn, Robin R. Wang (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Halperin, Out of the Cloister. Literati Perspectives on Buddhism in Sung China, 960-1279, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (1), pp.441-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 8: Die Sòng- und die Yuán-Zeit (960-1368): Herausbildung kritischen Denkens in der Medizinund Weiterentwicklung der Medizintheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 6: Suí und Táng (581-907): Die Entwicklung der medizinischen Institutionen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 7: Suí und Táng (581-907): Pharmakopoen und Phytotherapie in der Táng-Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 4: Qín- und Hàn-Zeit (221 v.Chr. - 220 n.Chr.) Die Entwicklung der Therapieformen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 5: Von der Periode der drei Reiche bis zur Suí-Zeit (220-581) Bereicherung der chinesischen Medizin. Ausländische Einflüsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécrologie : Farzeen Baldrian-Hussein (24 juillet 1945-26 août 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.327-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 1: Frühzeit (12. - 3. Jahrhundert v.Chr.) Von der schamanistischen zur Beamtenmedizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Âmes et animation du corps. La notion de shen dans la médecine chinoise antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.71-94. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oroc.2007.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 2: Qin- und Han-Zeit (221 v. Chr. - 220 n. Chr.) Entstehung der medizinischen Klassiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Geschichte der chinesischen Medizin. Teil 3: Qin- und Han-Zeit (221 v. Chr. - 220 n. Chr.) Die Systematisierung der Theorie der Medizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde Wislperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E. Cahill, Divine Traces of the Daoist Sisterhood. “ Records of the Assembled Transcendents of the Fortified Walled City” by Du Guangting (850-933), 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.342-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ki Che Leung (ed.), Medicine for Women in Imperial China, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.521-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdits de nourriture en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.66-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles du corps dans les textes médicaux et taoïstes de la Chine des Song aux Qing (Xe-XIXe siècles) (Première partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Representations of the Body in Chinese Medical and Daoist Texts From the Song to the Qing Period (Tenth to Nineteenth Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.10-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Eskildsen, The Teachings and Practices of the Early Quanzhen Taoist Masters, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations visuelles du corps dans les textes médicaux et taoïstes de la Chine des Song aux Qing (Xe-XIXe siècles) (Deuxième partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d'un état pathologique dans la médecine chinoise traditionnelle : exemple de la toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine traditionnelle chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.78-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique daoyin dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.45-86. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2004.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengmingde lianghao kaiduan. Zhongguo taijiao 生命的良好開端中國胎教</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue 法國漢學 Sinologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qigong - Ein Ausdruck des modernen China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Chanteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps métaphorique dans la tradition chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acupuncture et moxibustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Qin dai zhi Tangdaide zhongyi jingdian lilun (gongyuan qian 221 nian zhi gongyuan 906 nian) 從秦代至唐代的中醫經典理論（公元前221年至公元906年）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faguo hanxue 法國漢學 Sinologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.172-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Little & Schawn Eichman (eds.), Taoism and the Arts of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.246-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauen im Daoismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Bornhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dévoreur dévoré. De l'émincé de poisson cru, de ses délices et de ses méfaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (1), pp.81-120. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.1999.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine klassische Methode des Qigong : Die sechs Laute, dargestellt anhand der Quellen im Daoistische Kanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Qigong yangsheng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, champ spatio-temporel, souche d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (137), pp.87-118. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1996.370037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Blanc et Rémi Mathieu (éds.), Mythe et philosophie à l'aube de la Chine impériale. Études sur le Huainan zi, Montréal, Les Presses de l'Université de Montréal, 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fabre, Les repères de l'Empereur Jaune. Fondements de l'acupuncture et clés taoïstes de la connaissance, Puiseaux, Pardès, 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (1), pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciscus Verellen, Du Guangting (850-933), taoïste de cour à la fin de la Chine médiévale, 1989. (Mémoires de l'IHEC, vol. 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (2), pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation d'un état pathologique dans la médecine chinoise traditionnelle : exemple de la toux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Obringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 43 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhs.1990.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thé dans la Chine des Tang. La période du thé bouilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bertrand, Tsao Huei-Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chine des Tang. Une dynastie cosmopolite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Palais RMN musée Guimet, pp.162-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin et vie prénatale dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ildefonse, Silvia d'Intino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie prénatale: destin, identité, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Millon, pp.107-149, 2023, 978-2-84137-422-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier et médecine. Le renouveau cosmologique des Song et les nouvelles méthodes d’acupuncture (xie-xvie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Bujard, Donald Harper, Li Guoqiang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, espace et destin. Mélanges offerts à Marc Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.319-333, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mère, courtisane, moniale, médium ou déesse. Le féminin dans le confucianisme, le bouddhisme et le taoïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro, Stéphane Gros, Adeline Herrou, Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.35-50, 2022, 978-2-36057-301-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wushu et tai-chi. Arts martiaux externes et internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rousseau, Stéphane Du Mesnildot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultime combat. Arts martiaux d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du quai Branly-Jacques Chirac, pp.81-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wushu and Tai Chi: Internal and External Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Rousseau, Stéphane Du Mesnildot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts of Fighting in Asia. Mythology, Kung fu and Samurai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du quai Branly-Jacques Chirac, pp.81-93, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buddhist Healing Practices at Dunhuang in the Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pierce Salguero, Andrew Macomber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Healing in Medieval China and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i Press, pp.175-232, 2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9780824884222-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">73 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin, Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois: Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2020, 9782251450636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaped Environment and Health in Han China (208 BCE–220)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bretelle-Establet, Marie Gaille, Mehrnaz Katouzian-Safadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-101, 2019, Boston Studies in the Philosophy and History of Science, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the Body in Chinese Medical and Daoist Texts from the Song to the Qing Period (10th to 19th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivienne Lo, Penelope Barrett. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.51-68, 2018, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004366183_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “New Clothes” of Sainthood in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ownby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ownby, Vincent Goossaert, Ji Zhe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Saints in Modern China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.349-393, 2017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190494568.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner le corps par le nom et le geste. De la pratique de l’acuponcture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Baptandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le battement de la vie: le corps naturel et ses représentations en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ethnologie, pp.49-80, 2017, 978-2-36519-022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04950070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Pregnancy and the Sexual Identity of Taoist Adepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Steavu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Andreeva, Dominic Steavu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the void: embryological discourse and reproductive imagery in East Asian religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.147-185, 2016, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004306523_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission dans le bouddhisme Chan et les lignées de maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître Dōgen, Yōko Orimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shôbôgenzô. La vraie loi, trésor de l'oeil. Traduction intégrale - Tome 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sully, pp.393-419, 2016, 978-2-35432-153-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Fella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en quête d'absolu: anthologie de la mystique au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, 2016, 978-2-226-32037-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clodo du dharma et ses compères. Biographies de moines excentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Durand-Dastès, Valérie Lavoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une robe de papier pour Xue Tao. Choix de textes inédits de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces &amp; signes, pp.17-30, 2015, 978-2-9535965-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes médicamenteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Drège. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.141-162, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 notices biographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Fella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes mystiques: histoire et dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recettes médicamenteuses de Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.333-630, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête de longue vie et alchimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.238, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alchimies, élixirs et quête des paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.45-49, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène de vie et longévité à Dunhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.769-870, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques magico-religieuses bouddhiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.899-1001, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions médicales et thérapeutes à Dunhuang et à Turfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, religion, et société dans la Chine médiévale. Étude des manuscrits chinois de Dunhuang et de Turfan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.43-64, 2010, 978-2-85757-068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élixir d’immortalité, l’élixir de longue vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delacour, Jacques Giès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voie du Tao. Un autre chemin de l'être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMN Musée Guimet, pp.65-73, 2010, 978-2-7118-5678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques bouddhiques et taoïques du IIIe au VIe siècle (221-581)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cerf, pp.643-684, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de soi et pratiques d’immortalité dans la Chine antique des Royaumes combattants aux Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Lagerwey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Chine ancienne et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cerf, pp.241-275, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrizio Pregadio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Taoism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accesso al sacro tramite la meditazione. Techniche buddhiste e taoiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Berera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Masson, Istituto Ricci di Parigi e Taipei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grandi religioni e culture nell'Estremo Oriente. Cina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaca Book - Massimo, pp.139-155, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès au sacré par la méditation. Techniques bouddhiques et taoïstes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Masson, Instituts Ricci de Paris et Taipei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacré en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.129-144, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The book-body revealed. The contribution of forensic medicine to knowledge and representation of the skeleton in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Bray, Vera Dorofeeva-Lichtmann, Georges Métailié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics and Text in the Production of Technical Knowledge in China: The Warp and the Weft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.633-684, 2007, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004160637.i-772.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphores et processus d’intégration : la symbolique du corps dans l’alchimie interne de la Chine des Song (Xe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Kappler, Suzanne Thiolier-Méjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alchimies. Occident-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.291-314, 2006, 978-2-296-01235-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Six Healing Breaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoist Body Cultivation: Traditional Models and Contemporary Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Three Pines Press, pp.37-67, 2006, 978-1-931483-05-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prognosis to diagnosis of illness in Tang China. Comparison of the Dunhuang manuscript P. 3390 and medical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivienne Lo, Christopher Cullen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chinese medicine: the Dunhuang medical manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RoutledgeCurzon, pp.176-205, 2005, 978-0-415-34295-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling in Zhuangzi. From Joy to Serenity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Santangelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions of States of Mind in Asia. Proceedings of the INALCO-UNO Workshop Held in Naples, 27th May 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Napoli L'Orientale, pp.73-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristofer Schipper, Franciscus Verellen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Taoist Canon. A Historical Companion to the Daozang (Daozang tongkao 道藏通考)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, 2004, 9780226721064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien débuter dans la vie. L’éducation embryonnaire en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux, Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et instruction en Chine. I. L'éducation élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.61-98, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et société dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.513-555, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguromancie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divination et société dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.431-470, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture lettrée au service d’un plaidoyer pour le bouddhisme. Le « Traité des deux doctrines » (« Erjiao lun ») de Dao’an</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhisme et lettrés dans la Chine médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.145-227, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The system of the five circulatory phases and the six seasonal influences (wuyun liuqi), a source of innovation in medicine under the Song (960–1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Hsu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Chinese Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.121-166, 2001, 978-0-521-80068-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria classica della medicina cinese dai Qin ai Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto della Enciclopedia italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Scienza, vol. III : Cina, India, Americhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto della Enciclopedia italiana, pp.233-244, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filosopfia della medicina : teoria delle corrispondenze sistematiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto della enciclopedia italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della Scienza, vol. III : Cina, India, Americhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto della Enciclopedia italiana, pp.400-410, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans and Sacred Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.498-540, 2000, 978-90-04-39184-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Daoism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Kohn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.384-412, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le qigong, une expression de la modernité en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Gernet, Marc Kalinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En suivant la Voie Royale. Mélanges offerts en hommage à Léon Vandermeersch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.267-281, 1997, 978-2-85539-606-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestes randonnées. La symbolique du nuage dans la culture chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Kelen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nuages et leur symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.51-91, 1995, 9782226079909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expiration des six souffles d'après les sources du Canon taoïque. Un procédé classique du qigong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Diény. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Kwong Hing Foon. Études d'histoire culturelle de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des hautes études chinoises, pp.129-163, 1995, 9782857570547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et philosophie dans la Chine ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Agnès Bernardis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.29-39, 1992, 978-2-02-019125-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps, un monde en miniature ; l'univers, un monde clos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.86-87, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction du bouddhisme en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.91, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la médecine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Cornillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des médecines naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions techniques, pp.1-31, 1989, 978-2-87671-198-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle encore bien vivante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.164-166, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastics: the Ancient Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livia Kohn, Yoshinobu Sakade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taoist meditation and longevity techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Chinese Studies, University of Michigan, pp.225-261, 1989, 978-0-89264-084-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddhisme et résistance au Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.290, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Tibet : tantrisme et lamaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gentelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.93, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieou-t'eou Fa-jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.125-136, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école tch'an de Nieou-t'eou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.103-125, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divination en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Akoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et croyances du monde entier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lidis-Brepols, pp.318-325, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures alchimiques du Hsi-yu-chi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gert Naundorf, Hans-Hermann Schmidt, Karl-Heinz Pohl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion und Philosophie in Ostasien. Festschrift für Hans Steininger zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen + Neumann, pp.61-72, 1985, 9783884792230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription de l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.156-164, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction de la contemplation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Marinette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tch'an (Zen). Racines et floraisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Deux Océans, pp.136-155, 1985, 978-2-86681-104-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04947096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sutra de l'éveil parfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Silburn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bouddhisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.428-448, 1977, 978-2-213-00487-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04946910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et longue vie dans la Chine traditionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Diderot - Paris 7, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04949537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'ai-Ki- K'iuan: technique de longue vie, technique de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Despeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 7 - Denis Diderot, 1974. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04946907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D94871E"/>
+    <w:nsid w:val="70483885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACC61432"/>
+    <w:nsid w:val="7F2C7804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-despeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Despeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baryosher-Chemouny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Ju Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Bornhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pettit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004383456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Souliac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ottaviani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Ledon da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen Tri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Huerta Cerezuela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kohn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garattoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiko &#30495;&#30693;&#23376; Kadota &#38272;&#30000;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio &#22283;&#38596; Miura &#19977;&#28006;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiumerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Esposito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. S&#225;nchez Rottner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianunzia Tambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mendes Cajado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez Villalba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sole Sandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10534P09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/691319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15734218-12341390" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-015-0419-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Engelhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Darga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Bartl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-03801011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00052-013-0016-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853212X637263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-2FCT62Q7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-984500R4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-06802006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs App" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lippiello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Wislperger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2007.1086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Barrett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949828v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2004.1338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Chanteaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1999.1278" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1996.370037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.1990.4155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780824884222-006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366183_004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ownby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190494568.003.0011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Steavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949920v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949921v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Berera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160637.i-772.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949778v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947106v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04949537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04946907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-despeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950102v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Despeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baryosher-Chemouny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Ju Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Bornhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pettit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004383456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Souliac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ottaviani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Ledon da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nguyen Tri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Huerta Cerezuela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kohn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Garattoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiko &#30495;&#30693;&#23376; Kadota &#38272;&#30000;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio &#22283;&#38596; Miura &#19977;&#28006;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schiumerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Esposito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. S&#225;nchez Rottner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianunzia Tambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mendes Cajado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez Villalba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sole Sandri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10534P09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15734218-12341390" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/691319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P06" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-015-0419-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Engelhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Darga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Bartl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26669323-03801011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00052-013-0016-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853212X637263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-2FCT62Q7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-984500R4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-06802006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs App" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lippiello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Wislperger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2007.1086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Barrett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2004.1338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Chanteaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.1999.1278" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1996.370037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.1990.4155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780824884222-006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366183_004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ownby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190494568.003.0011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Steavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004306523_006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949924v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Berera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160637.i-772.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949778v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949554v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947106v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04949537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04946907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>