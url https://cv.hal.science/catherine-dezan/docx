--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1902,278 +1902,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+                <w:t xml:space="preserve">Enzo Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+                <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Zamaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Therrien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544502v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
               </w:r>
@@ -2283,390 +2283,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617505v1</w:t>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allão</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kilian Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Budva, Montenegro. pp.107-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro da Silva</w:t>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t>
               </w:r>
@@ -2777,51 +2777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherlon da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,252 +3558,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+                <w:t xml:space="preserve">Reward Tuning for self-adaptive Policy in MDP based Distributed Decision-Making to ensure a Safe Mission Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Safety and Security Intelligent Vehicle (SSIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889898v1</w:t>
+                <w:t xml:space="preserve">hal-02889793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward Tuning for self-adaptive Policy in MDP based Distributed Decision-Making to ensure a Safe Mission Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+                <w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Safety and Security Intelligent Vehicle (SSIV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889793v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUART: ReSilient archiTecture to dynamically manage Unmanned aeriAl vehicle networks undeR atTack</w:t>
               </w:r>
@@ -4107,441 +4107,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of Primary User Arrival Prediction Using the Energy Detector and the Hidden Markov Model in Cognitive Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS driven dynamic partial reconfiguration: Tracking case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Santana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Ill-Ham Atchadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Osorio</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoCCES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389059v1</w:t>
+                <w:t xml:space="preserve">hal-02327185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS driven dynamic partial reconfiguration: Tracking case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mazuet</w:t>
+                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ill-Ham Atchadam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heller</w:t>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritesh Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Durham, NC, United States. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327185v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Case Study of Primary User Arrival Prediction Using the Energy Detector and the Hidden Markov Model in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Guilherme Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pritesh Narayan</w:t>
+                <w:t xml:space="preserve">Rogers Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WoCCES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334090v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
@@ -4622,64 +4622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,450 +4737,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA mission planning for autonomous vehicles : probabilistic models and embedded versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
+              <w:t xml:space="preserve">IX Escola Regional de Informatica SP/Oeste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842441v1</w:t>
+                <w:t xml:space="preserve">hal-01843697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabha Hireche</w:t>
+                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Mejias</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739849v1</w:t>
+                <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA mission planning for autonomous vehicles : probabilistic models and embedded versions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Escola Regional de Informatica SP/Oeste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843697v1</w:t>
+                <w:t xml:space="preserve">hal-01842441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mejias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740032v1</w:t>
+                <w:t xml:space="preserve">hal-01739849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Dependability Analysis of Unmanned Aerial Vehicles - A Case Study</w:t>
               </w:r>
@@ -5675,51 +5675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,407 +5777,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabha Hireche</w:t>
+                <w:t xml:space="preserve">Embedded Decision Making for UAV Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528310v1</w:t>
+                <w:t xml:space="preserve">hal-01528309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Decision Making for UAV Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zermani</w:t>
+                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528309v1</w:t>
+                <w:t xml:space="preserve">hal-01528310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Diagnosis and Mission Planning based on Stochastic Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded and Probabilistic Health Management for the GPS of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> USP ICMC Robotics seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443249v1</w:t>
+                <w:t xml:space="preserve">hal-01306909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded and Probabilistic Health Management for the GPS of Autonomous Vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Diagnosis and Mission Planning based on Stochastic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro</w:t>
+              <w:t xml:space="preserve"> USP ICMC Robotics seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306909v1</w:t>
+                <w:t xml:space="preserve">hal-01443249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de composant &amp;quot;état de santé&amp;quot; pour monitorer le système embarqué de véhicule autonome</w:t>
               </w:r>
@@ -6284,51 +6284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,135 +6494,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zermani</w:t>
+                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146309v1</w:t>
+                <w:t xml:space="preserve">hal-01122681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Health Management for Autonomous UAV Mission</w:t>
               </w:r>
@@ -6671,148 +6684,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heller</w:t>
+                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122681v1</w:t>
+                <w:t xml:space="preserve">hal-01146309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Inference for Adaptive Diagnosis via Arithmetic Circuit Compilation of Bayesian Networks</w:t>
               </w:r>
@@ -7616,234 +7616,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
+                <w:t xml:space="preserve">Introduction of Error Correcting Schemes in the design Process of Self-Healing Circuits for Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Eleventh Annual HPEC workshop : High Performance Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lexington, United States. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259374v1</w:t>
+                <w:t xml:space="preserve">hal-00169921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Error Correcting Schemes in the design Process of Self-Healing Circuits for Nanoscale Fabrics</w:t>
+                <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leuchtenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritish Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Annual HPEC workshop : High Performance Embedded Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Lexington, United States. pp.25</w:t>
+              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169921v1</w:t>
+                <w:t xml:space="preserve">hal-00259374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t>
               </w:r>
@@ -8776,51 +8776,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8918,1023 +8918,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Classifieur acoustique multi-sources embarqué pour milieu sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230253v1</w:t>
+                <w:t xml:space="preserve">hal-05544473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoTIe : Monitoring of mobile Things with Intelligent and embedded adaptations for secure services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+                <w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2023: Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+              <w:t xml:space="preserve">COMPAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394631v1</w:t>
+                <w:t xml:space="preserve">hal-04230253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization at the EDge for Online and Real-time self-Adaptation of Autonomous vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">MoTIe : Monitoring of mobile Things with Intelligent and embedded adaptations for secure services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Compas 2023: Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718161v1</w:t>
+                <w:t xml:space="preserve">hal-04394631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perig Dissaux</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization at the EDge for Online and Real-time self-Adaptation of Autonomous vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Flecheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Soc2</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780991v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifieur embarqué pour la détection d’intrusions dans le contexte des véhicules autonomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dezan Catherine</w:t>
+                <w:t xml:space="preserve">Work-in-progress: Ontology-driven Generation of AADL architecture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perig Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Singhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Soc2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373023v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifieur embarqué pour la détection d’intrusions dans le contexte des véhicules autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Hsaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezan Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">COMPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753227v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de Mission de Drone: Implémentation Logicielle/Matérielle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844331v1</w:t>
+                <w:t xml:space="preserve">hal-01753227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWARMS Project : Self-Adaptive HW/SW Architecture for Unmanned Aerial Vehicles (UAVs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanen Chenini</w:t>
+                <w:t xml:space="preserve">Planification de Mission de Drone: Implémentation Logicielle/Matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorantes et doctorants de la SIF, GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844370v1</w:t>
+                <w:t xml:space="preserve">hal-01844331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du paramétrage de la granularité du calcul et de la localité des données des implémentations sur GPU - Expérimentations OpenCL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+                <w:t xml:space="preserve">SWARMS Project : Self-Adaptive HW/SW Architecture for Unmanned Aerial Vehicles (UAVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorantes et doctorants de la SIF, GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848571v1</w:t>
+                <w:t xml:space="preserve">hal-01844370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de circuits combinatoires par réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9963,105 +9993,200 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du paramétrage de la granularité du calcul et de la localité des données des implémentations sur GPU - Expérimentations OpenCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848515v1</w:t>
+                <w:t xml:space="preserve">Guevel Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10113,191 +10238,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VALMADEO, étape 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kush Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour étape 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10345,51 +10470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10399,91 +10524,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks for Safety/Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10493,51 +10618,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Fault Diagnosis using Bayesian Networks ; A Case Study of Combinational Adders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10559,73 +10684,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of regular architectures using ALPHA : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10638,73 +10763,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2284, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et intégration d'un correlateur systolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10730,51 +10855,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-1351, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10784,105 +10909,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la conception d’accélérateurs matériels pour systèmes autonomes intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. MATHSTIC UBO, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03917048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11029,51 +11154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>