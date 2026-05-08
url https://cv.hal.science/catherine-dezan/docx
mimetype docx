--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -1543,1484 +1543,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">José Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546072v1</w:t>
+                <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498234v1</w:t>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Káthia Oliveira</w:t>
+                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
+              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498080v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Zamaï</w:t>
+                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, France. pp.178-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544502v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelone (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+                <w:t xml:space="preserve">hal-05546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Budva, Montenegro. pp.107-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544403v1</w:t>
+                <w:t xml:space="preserve">hal-04617505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro da Silva</w:t>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617505v1</w:t>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Ronan Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inter Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
+                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Noise 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.1301-1308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689115v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherlon da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV at DSN'23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143307v1</w:t>
+                <w:t xml:space="preserve">hal-04159571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sherlon da Silva</w:t>
+                <w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV at DSN'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-W58399.2023.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159571v1</w:t>
+                <w:t xml:space="preserve">hal-04143307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
               </w:r>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,252 +3558,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward Tuning for self-adaptive Policy in MDP based Distributed Decision-Making to ensure a Safe Mission Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+                <w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Safety and Security Intelligent Vehicle (SSIV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889793v1</w:t>
+                <w:t xml:space="preserve">hal-02889898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+                <w:t xml:space="preserve">Reward Tuning for self-adaptive Policy in MDP based Distributed Decision-Making to ensure a Safe Mission Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Safety and Security Intelligent Vehicle (SSIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889898v1</w:t>
+                <w:t xml:space="preserve">hal-02889793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUART: ReSilient archiTecture to dynamically manage Unmanned aeriAl vehicle networks undeR atTack</w:t>
               </w:r>
@@ -4107,1713 +4107,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS driven dynamic partial reconfiguration: Tracking case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Case Study of Primary User Arrival Prediction Using the Energy Detector and the Hidden Markov Model in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ill-Ham Atchadam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heller</w:t>
+                <w:t xml:space="preserve">Guilherme Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Narozny</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">WoCCES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327185v1</w:t>
+                <w:t xml:space="preserve">hal-02389059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">QoS driven dynamic partial reconfiguration: Tracking case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pritesh Narayan</w:t>
+                <w:t xml:space="preserve">Ill-Ham Atchadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Narozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334090v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of Primary User Arrival Prediction Using the Energy Detector and the Hidden Markov Model in Cognitive Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Santana</w:t>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogers Cristo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Pritesh Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoCCES 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Durham, NC, United States. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389059v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Diana Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947860v1</w:t>
+                <w:t xml:space="preserve">hal-01842441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mejias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886972v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA mission planning for autonomous vehicles : probabilistic models and embedded versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Escola Regional de Informatica SP/Oeste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, San Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rogers Cristo</w:t>
+                <w:t xml:space="preserve">Model-Based Dependability Analysis of Unmanned Aerial Vehicles - A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
+              <w:t xml:space="preserve">48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (SSIV'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842441v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739849v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Dependability Analysis of Unmanned Aerial Vehicles - A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matheus Franco</w:t>
+                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre de Oliveira</w:t>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (SSIV'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843133v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756177v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756185v1</w:t>
+                <w:t xml:space="preserve">hal-01886997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886997v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Decision Making for UAV Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5842,342 +5803,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Kervot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Savannah, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528310v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded and Probabilistic Health Management for the GPS of Autonomous Vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Diagnosis and Mission Planning based on Stochastic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro</w:t>
+              <w:t xml:space="preserve"> USP ICMC Robotics seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306909v1</w:t>
+                <w:t xml:space="preserve">hal-01443249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Diagnosis and Mission Planning based on Stochastic Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded and Probabilistic Health Management for the GPS of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> USP ICMC Robotics seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443249v1</w:t>
+                <w:t xml:space="preserve">hal-01306909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de composant &amp;quot;état de santé&amp;quot; pour monitorer le système embarqué de véhicule autonome</w:t>
               </w:r>
@@ -6284,77 +6284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRWRTC 2016 : 10th Junior Researcher Workshop on Real-Time Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France. pp.17 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,446 +6373,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of Bayesian Network Inference for an Embedded Diagnosis</w:t>
+                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanen Chenini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management (PHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146318v1</w:t>
+                <w:t xml:space="preserve">hal-01146309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Health Management for Autonomous UAV Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">QUT Robotics seminar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122681v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Health Management for Autonomous UAV Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUT Robotics seminar </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443248v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
+                <w:t xml:space="preserve">FPGA Implementation of Bayesian Network Inference for an Embedded Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146309v1</w:t>
+                <w:t xml:space="preserve">hal-01146318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Inference for Adaptive Diagnosis via Arithmetic Circuit Compilation of Bayesian Networks</w:t>
               </w:r>
@@ -7288,279 +7288,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+                <w:t xml:space="preserve">Fine Grain Parallel Decoding of Turbo Product Codes: Algorithm and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5th international symposium on turbo codes and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380878v1</w:t>
+                <w:t xml:space="preserve">hal-00487334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Grain Parallel Decoding of Turbo Product Codes: Algorithm and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goubier</w:t>
+                <w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on turbo codes and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.90-95</w:t>
+              <w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487334v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Lagadec</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuchtenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7570,73 +7570,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritish Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENS 2007</w:t>
+              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202507v1</w:t>
+                <w:t xml:space="preserve">hal-00259374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Error Correcting Schemes in the design Process of Self-Healing Circuits for Nanoscale Fabrics</w:t>
               </w:r>
@@ -7717,57 +7717,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuchtenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7777,116 +7777,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritish Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
+              <w:t xml:space="preserve">ENS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259374v1</w:t>
+                <w:t xml:space="preserve">hal-00202507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,196 +8479,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Regular Arrays By Program Transformations</w:t>
+                <w:t xml:space="preserve">Verification of regular architectures using ALPHA: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euromicro Workshop on Parallel and Distributed Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.1994.592486⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Application Specific Array Processors (ASAP'94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.1994.331806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862751v1</w:t>
+                <w:t xml:space="preserve">hal-01862756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of regular architectures using ALPHA: a case study</w:t>
+                <w:t xml:space="preserve">Generating Regular Arrays By Program Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Application Specific Array Processors (ASAP'94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, San Francisco, France. </w:t>
+              <w:t xml:space="preserve">Second Euromicro Workshop on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Malaga, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.1994.331806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.1994.592486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862756v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of systolic arrays by equation transformations</w:t>
               </w:r>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Verge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,90 +8816,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8963,64 +8963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
@@ -9049,51 +9049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,103 +9576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
@@ -9822,51 +9822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMS Project : Self-Adaptive HW/SW Architecture for Unmanned Aerial Vehicles (UAVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,217 +9928,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de circuits combinatoires par réseaux bayésiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zermani</w:t>
+                <w:t xml:space="preserve">Du paramétrage de la granularité du calcul et de la localité des données des implémentations sur GPU - Expérimentations OpenCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guevel Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848515v1</w:t>
+                <w:t xml:space="preserve">hal-00848571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du paramétrage de la granularité du calcul et de la localité des données des implémentations sur GPU - Expérimentations OpenCL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+                <w:t xml:space="preserve">Diagnostic de circuits combinatoires par réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11154,51 +11154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>