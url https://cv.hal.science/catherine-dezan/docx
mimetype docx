--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1543,1298 +1543,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Filho</w:t>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Káthia Oliveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelone (Espagne), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498080v1</w:t>
+                <w:t xml:space="preserve">hal-05546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, France. pp.178-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Zamaï</w:t>
+                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544502v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498234v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546072v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.1301-1308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617505v1</w:t>
+                <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Marçal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kilian Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Budva, Montenegro. pp.107-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Serre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Boutonnier</w:t>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Noise 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689115v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inter Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544403v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherlon da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,1503 +4491,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rogers Cristo</w:t>
+                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
+              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842441v1</w:t>
+                <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabha Hireche</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739849v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA mission planning for autonomous vehicles : probabilistic models and embedded versions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Radio for UAV communications: Opportunities and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Cristo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Escola Regional de Informatica SP/Oeste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843697v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+                <w:t xml:space="preserve">BFM: a Scalable and Resource-aware Method for Adaptive Mission Planning of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mejias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740032v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Dependability Analysis of Unmanned Aerial Vehicles - A Case Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA mission planning for autonomous vehicles : probabilistic models and embedded versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (SSIV'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">IX Escola Regional de Informatica SP/Oeste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843133v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malou Alleno</w:t>
+                <w:t xml:space="preserve">Model-Based Dependability Analysis of Unmanned Aerial Vehicles - A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Balland</w:t>
+                <w:t xml:space="preserve">Andre de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+                <w:t xml:space="preserve">Rosana Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops (SSIV'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756177v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947860v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886972v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Kervot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Savannah, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886997v1</w:t>
+                <w:t xml:space="preserve">hal-01756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chabha Hireche</w:t>
+                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
+              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528310v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Decision Making for UAV Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zermani</w:t>
+                <w:t xml:space="preserve">Online Diagnosis Updates for Embedded Health Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528309v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Decision Making for UAV Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Mediterranean Conference on Embedded Computing (MECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bar, Montenegro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756185v1</w:t>
+                <w:t xml:space="preserve">hal-01528309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Diagnosis and Mission Planning based on Stochastic Methods</w:t>
               </w:r>
@@ -6310,51 +6310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRWRTC 2016 : 10th Junior Researcher Workshop on Real-Time Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France. pp.17 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,446 +6373,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
+                <w:t xml:space="preserve">FPGA Implementation of Bayesian Network Inference for an Embedded Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146309v1</w:t>
+                <w:t xml:space="preserve">hal-01146318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Health Management for Autonomous UAV Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Network-Based Framework for the Design of Reconfigurable Health Management Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUT Robotics seminar </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">NASA/ESA Conf. on Adaptive Hardware and Systems (AHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443248v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded Health Management for Autonomous UAV Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">QUT Robotics seminar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122681v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of Bayesian Network Inference for an Embedded Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zermani</w:t>
+                <w:t xml:space="preserve">Embedded Real-Time Localization of UAV based on an Hybrid Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinhardt Euler</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Prognostics and Health Management (PHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146318v1</w:t>
+                <w:t xml:space="preserve">hal-01122681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Inference for Adaptive Diagnosis via Arithmetic Circuit Compilation of Bayesian Networks</w:t>
               </w:r>
@@ -7288,279 +7288,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Grain Parallel Decoding of Turbo Product Codes: Algorithm and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Goubier</w:t>
+                <w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on turbo codes and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.90-95</w:t>
+              <w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487334v1</w:t>
+                <w:t xml:space="preserve">hal-00380878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Teodorov</w:t>
+                <w:t xml:space="preserve">Fine Grain Parallel Decoding of Turbo Product Codes: Algorithm and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5th international symposium on turbo codes and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380878v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuchtenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7570,323 +7570,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pritish Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
+              <w:t xml:space="preserve">ENS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259374v1</w:t>
+                <w:t xml:space="preserve">hal-00202507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Error Correcting Schemes in the design Process of Self-Healing Circuits for Nanoscale Fabrics</w:t>
+                <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leuchtenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritish Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Annual HPEC workshop : High Performance Embedded Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Lexington, United States. pp.25</w:t>
+              <w:t xml:space="preserve">European Nano Systems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169921v1</w:t>
+                <w:t xml:space="preserve">hal-00259374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t>
+                <w:t xml:space="preserve">Introduction of Error Correcting Schemes in the design Process of Self-Healing Circuits for Nanoscale Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Eleventh Annual HPEC workshop : High Performance Embedded Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lexington, United States. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202507v1</w:t>
+                <w:t xml:space="preserve">hal-00169921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,196 +8479,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of regular architectures using ALPHA: a case study</w:t>
+                <w:t xml:space="preserve">Generating Regular Arrays By Program Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Application Specific Array Processors (ASAP'94)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASAP.1994.331806⟩</w:t>
+              <w:t xml:space="preserve">Second Euromicro Workshop on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Malaga, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.1994.592486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862756v1</w:t>
+                <w:t xml:space="preserve">hal-01862751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Regular Arrays By Program Transformations</w:t>
+                <w:t xml:space="preserve">Verification of regular architectures using ALPHA: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euromicro Workshop on Parallel and Distributed Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Malaga, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Application Specific Array Processors (ASAP'94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, San Francisco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.1994.592486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.1994.331806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862751v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of systolic arrays by equation transformations</w:t>
               </w:r>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Verge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,90 +8816,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8963,64 +8963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
@@ -9049,51 +9049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,103 +9576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
@@ -9822,51 +9822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMS Project : Self-Adaptive HW/SW Architecture for Unmanned Aerial Vehicles (UAVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,51 +11154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13070155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01944680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18124266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01520122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.04.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCNPS4GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00379170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Andras Moritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazuet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narozny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL50879.2020.00029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02089835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02389059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Santana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Cristo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Osorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01842441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01739849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Braga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01306909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01337495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01146309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01443248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023862v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00490480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7ZCVCZL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pottier Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagadec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pottier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1999.787033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.1994.592486" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1994.331806" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01862745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Verge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1991.238911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perig Dissaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Legrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevel Emanuel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00848515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01843694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917048v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>