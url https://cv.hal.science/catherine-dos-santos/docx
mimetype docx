--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -857,433 +857,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
+              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964471v1</w:t>
+                <w:t xml:space="preserve">hal-00881018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
+              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881018v1</w:t>
+                <w:t xml:space="preserve">hal-00964471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
+              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964426v1</w:t>
+                <w:t xml:space="preserve">hal-00981870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981870v1</w:t>
+                <w:t xml:space="preserve">hal-00964426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
               </w:r>
@@ -1466,269 +1453,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Healthcare From a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
+                <w:t xml:space="preserve">Quelle priorité pour la prévention du risque dans les établissements de santé français du point de vue du contrôle de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tizio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2/12, mars-avril, pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.292.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880949v1</w:t>
+                <w:t xml:space="preserve">hal-00880989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle priorité pour la prévention du risque dans les établissements de santé français du point de vue du contrôle de gestion ?</w:t>
+                <w:t xml:space="preserve">Networking Healthcare From a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93/2012, 22 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880989v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking Healthcare from a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,51 +1798,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.292.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964412v1</w:t>
@@ -3532,165 +3519,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la régionalisation du système de santé portugais: entre nécessité et craintes</w:t>
+                <w:t xml:space="preserve">Introdução de mecanismos concorrenciais no sistema de saúde português : para que resultados?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Suisse. pp.10</w:t>
+              <w:t xml:space="preserve">, 2011, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981905v1</w:t>
+                <w:t xml:space="preserve">hal-00981902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução de mecanismos concorrenciais no sistema de saúde português : para que resultados?,</w:t>
+                <w:t xml:space="preserve">Histoire de la régionalisation du système de santé portugais: entre nécessité et craintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Suisse</w:t>
+              <w:t xml:space="preserve">, 2011, Suisse. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981902v1</w:t>
+                <w:t xml:space="preserve">hal-00981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche socio-économique comme alternative à la réforme risquée des établissements hospitaliers,</w:t>
               </w:r>
@@ -5122,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>