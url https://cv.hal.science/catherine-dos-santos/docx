--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -221,282 +221,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l’innovation managériale</w:t>
+                <w:t xml:space="preserve">Coopetition in healthcare: Heresy or reality? An exploration of felt outcomes at an intra-organizational level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.112938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024010v1</w:t>
+                <w:t xml:space="preserve">hal-02509620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition in healthcare: Heresy or reality? An exploration of felt outcomes at an intra-organizational level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l'innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (137), pp.39-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02509620v1</w:t>
+                <w:t xml:space="preserve">hal-03220545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l'innovation managériale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l’innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/2 (137), pp.39-62</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220545v1</w:t>
+                <w:t xml:space="preserve">hal-03024010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition between French healthcare providers: an analysis in terms of proximity</w:t>
               </w:r>
@@ -857,420 +857,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
+                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
+              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881018v1</w:t>
+                <w:t xml:space="preserve">hal-00981870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964471v1</w:t>
+                <w:t xml:space="preserve">hal-00964426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981870v1</w:t>
+                <w:t xml:space="preserve">hal-00964471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964426v1</w:t>
+                <w:t xml:space="preserve">hal-00881018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
               </w:r>
@@ -3519,165 +3519,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introdução de mecanismos concorrenciais no sistema de saúde português : para que resultados?,</w:t>
+                <w:t xml:space="preserve">Histoire de la régionalisation du système de santé portugais: entre nécessité et craintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Suisse</w:t>
+              <w:t xml:space="preserve">, 2011, Suisse. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981902v1</w:t>
+                <w:t xml:space="preserve">hal-00981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la régionalisation du système de santé portugais: entre nécessité et craintes</w:t>
+                <w:t xml:space="preserve">Introdução de mecanismos concorrenciais no sistema de saúde português : para que resultados?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Suisse. pp.10</w:t>
+              <w:t xml:space="preserve">, 2011, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981905v1</w:t>
+                <w:t xml:space="preserve">hal-00981902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche socio-économique comme alternative à la réforme risquée des établissements hospitaliers,</w:t>
               </w:r>
@@ -3978,185 +3978,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de responsabiliser l'hôpital socialement : pour une approche socio-économique des organisations de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ISEOR et Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.10</w:t>
+              <w:t xml:space="preserve">Colloque international sur les indicateurs d'évaluation de la RSE - ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981911v1</w:t>
+                <w:t xml:space="preserve">halshs-00949946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de responsabiliser l'hôpital socialement : pour une approche socio-économique des organisations de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les indicateurs d'évaluation de la RSE - ISEOR - AOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.20</w:t>
+              <w:t xml:space="preserve">Colloque ISEOR et Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949946v1</w:t>
+                <w:t xml:space="preserve">hal-00981911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de type socio-économique comme alternative à la réforme risquée des établissements hospitaliers</w:t>
               </w:r>
@@ -4400,203 +4400,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins, une ressource stratégique</w:t>
+                <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02007284v1</w:t>
+                <w:t xml:space="preserve">halshs-02007271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
+                <w:t xml:space="preserve">Les médecins, une ressource stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007271v1</w:t>
+                <w:t xml:space="preserve">halshs-02007284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de santé, entre concurrence et coopération sur les territoires</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>