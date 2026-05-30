--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -221,282 +221,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition in healthcare: Heresy or reality? An exploration of felt outcomes at an intra-organizational level</w:t>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l’innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509620v1</w:t>
+                <w:t xml:space="preserve">hal-03024010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l'innovation managériale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopetition in healthcare: Heresy or reality? An exploration of felt outcomes at an intra-organizational level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.112938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.112938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220545v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l’innovation managériale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradoxes dans un établissement de santé : reconstruire du sens par l'innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 2020/2 (137), pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024010v1</w:t>
+                <w:t xml:space="preserve">hal-03220545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition between French healthcare providers: an analysis in terms of proximity</w:t>
               </w:r>
@@ -857,420 +857,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
+                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981870v1</w:t>
+                <w:t xml:space="preserve">hal-00881018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964426v1</w:t>
+                <w:t xml:space="preserve">hal-00964471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
+              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964471v1</w:t>
+                <w:t xml:space="preserve">hal-00981870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881018v1</w:t>
+                <w:t xml:space="preserve">hal-00964426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
               </w:r>
@@ -1453,269 +1453,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle priorité pour la prévention du risque dans les établissements de santé français du point de vue du contrôle de gestion ?</w:t>
+                <w:t xml:space="preserve">Networking Healthcare From a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93/2012, 22 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880989v1</w:t>
+                <w:t xml:space="preserve">hal-00880949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Healthcare From a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
+                <w:t xml:space="preserve">Quelle priorité pour la prévention du risque dans les établissements de santé français du point de vue du contrôle de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tizio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2/12, mars-avril, pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.292.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880949v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking Healthcare from a competitive call to a medical cooperation as a guarantee of a found confidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1798,51 +1798,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.292.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964412v1</w:t>
@@ -4400,203 +4400,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
+                <w:t xml:space="preserve">Les médecins, une ressource stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02007271v1</w:t>
+                <w:t xml:space="preserve">halshs-02007284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins, une ressource stratégique</w:t>
+                <w:t xml:space="preserve">L’innovation organisationnelle à l’hôpital : s’appuyer sur l’évolution des fonctions infirmières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Albert-Cromarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mériade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007284v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de santé, entre concurrence et coopération sur les territoires</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.226.0015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.112938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nautr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.106.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tizio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.292.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00880997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>