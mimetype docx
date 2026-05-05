--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Douillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Catherine Douillard, professeure à IMT Atlantique /Adjointe au chef du département Mathematical and Electrical Engineering /Co-directrice du centre IMT sur les Réseaux et Systèmes pour la Transformation Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0437-7345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096708700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Douillard est professeure au département Mathematical and Electrical Engineering d'IMT Atlantique Bretagne - Pays de la Loire. Elle a obtenu son diplôme d'ingénieur de l'École Nationale Supérieure des Télécommunications de Bretagne en 1988, son doctorat en électronique de l'Université de Bretagne Occidentale en 1992 et son habilitation à diriger des recherches de l'Université de Bretagne Sud en 2004. Elle enseigne dans le domaine de l'électronique numérique, de la conception de circuits VLSI et des communications numériques (codes correcteurs d'erreurs). Elle effectue sa recherche au sein de l'équipe Codes du laboratoire Lab-STICC et a été responsable de l'équipe Interaction Algorithme-Silicium jusqu'en 2020 Elle s'intéresse à l'étude et la conception de fonctions pour les communications numériques : codage correcteur d'erreurs, décodage et détection itératifs, modulations codées et techniques de diversité pour les systèmes de transmission multi-porteuses, multi-antennes et à accès multiples. De 2007 à 2012, elle a également été active dans les modules techniques de standardisation DVB (DVB-T2, DVB-NGH et DVB-RCS NG). Elle a notamment animé le groupe de travail &amp;quot;Coding, Constellations and Interleaving&amp;quot; au sein du module technique DVB-NGH de 2010 à 2012. En 2009, elle a reçu le prix Glavieux IEEE/SEE, en reconnaissance de près de 15 ans de recherche et de retombées industrielles en codage de l'information. Elle a également été (co-)présidente du comité de programme d'ISTC (International Symposium on Topics in Coding) en 2010 et 2018 et (co-)présidente générale d'ISTC 2016, ISTC 2021 et ISTC 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours et récents</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG F-WINGS: &amp;quot;Filtered-Waveform for ISAC, NTN and Grant-free Systems&amp;quot;, 2026-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-WINGS est un projet de maturation du programme FramexG (France 2030), qui a pour objectif de valoriser le portefeuille de brevets de l'équipe dans le domaine des formes d'onde filtrées, à travers le développement d’un démonstrateur/preuve de concept afin de démontrer l’efficacité de la forme d’onde filtrée dans un environnement radiofréquence réel, considérant des scénarios de type NTN (réseaux non terrestres), communication IoT en grant-free et « Integrated Sensing and Communication » (ISAC).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG FOMUFIL : &amp;quot;Formes d’Onde MUltiporteuses FILtrées pour le support des communications asynchrones et le sensing&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FOMUFIL est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets sur les questions encore ouvertes pour les formes d'onde filtrées, à savoir : leur implémentation avec les modulations multi-porteuses les plus récentes proposées dans la littérature, la compatibilité de ces formes d’ondes avec les technologies de « détection et communication intégrées », plus connues sous l’appellation « Integrated Sensing and Communication » (ISAC), l’intégration de techniques multi-utilisateurs plus complexes, par exemple de type non-orthogonal, avec des formes d’ondes filtrées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG DECODER : &amp;quot;DEcodage COrrecteur D'erreurs Efficace éneRgétiquement&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECODER est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets dans le domaine des algorithmes de décodage de codes convolutifs et turbocodes à très haut débit efficaces énergétiquement pour franchir une étape décisive dans la quête de meilleurs compromis débit/latence/consommation/performance de correction : méthodes de décodage simplifiées hautement parallélisables, conception avec prise en compte des contraintes matérielles en termes de débit, latence, consommation pour un impact direct sur les implémentations de décodeurs et les produits associés, architectures de décodeurs prenant en compte les contraintes de débit, latence, consommation pour un impact direct sur les implémentations matérielles de décodeurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIIEC ME/CT (Projet Important d’Intérêt Européen Commun en Microélectronique et Technologie de l’information) PART, 2024-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce projet collaboratif, adossé au projet européen PIIEC ME/CT Orange, a pour but de produire des innovations afin d’alimenter ce dernier. Il couvre tous les segments (accès, transport et cœur) ainsi que les différentes couches des réseaux (de la couche physique au management du réseau). Il identifie par ailleurs un certain nombre de cas d’usage (véhiculaire et réseaux privés d’entreprise) pour lesquels les innovations proposées par le projet seront testées. Un effort particulier sera dédié à l’évolution d’Open RAN avec toutes ses ramifications aussi bien pour les antennes, les processeurs réseau, la qualité de service et le management du réseau d’accès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet touchent à la conception conjointe d'algorithmes de décodage et de turbo-décodeurs matériels pour émetteurs-récepteurs à ultra-haut débit, aux schémas d'allocation distribuée de ressources utilisant des techniques d'apprentissage pour l’auto-organisation des réseaux et aux techniques d'allocation de ressources flexibles pour le support simultané de services multiples.### </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NF-PERSEUS: &amp;quot;Networks of the Future: Power-Efficient Radio interface for Sub-7GHz distributed massive MIMO infrastructUreS&amp;quot;, 2023-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NF PERSEUS est un projet PEPR « réseaux 5G du futur » qui vise à accroître la maturité de la technologie MIMO massif sans cellule (CF-mMIMO) en vue d'atteindre un accès massif efficace en termes de puissance et de spectre dans des réseaux B5G sub-7GHz évolutifs. Plus précisément, NF-PERSEUS a pour objectif de proposer des couches PHY et MAC robustes, basées sur des mesures de propagation du signal et l'intégration de modèles d'imperfections matérielles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à NF-PERSEUS portent sur la conception de nouvelles formes d'onde ainsi que sur l'allocation efficace des ressources et la gestion des interférences à l'aide de schémas d'accès multiple non orthogonal (NOMA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;AI-aided FEC code design & decoding&amp;quot;, 2021-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR AI4CODE est d'explorer et d'évaluer comment les techniques d'apprentissage automatique (ML) peuvent contribuer à des améliorations dans la théorie, les techniques et la pratique du codage. L'accent est mis sur la correction d'erreurs sans voie de retour (FEC), et le projet s'articule autour de quatre objectifs interdépendants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Objectif n°1 : Explorer comment le ML peut contribuer à améliorer l'état de l'art (SoA) dans le décodage FEC.Objectif n°2 : Étudier comment les techniques de ML peuvent améliorer les connaissances et les pratiques actuelles en matière de conception de codes FEC.Objectif n°3 : Apprendre de la machine.Objectif n°4 : Développer une expertise générale et un esprit critique sur les algorithmes de ML et leurs applications à la théorie et à la pratique du codage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans AI4CODE, nous avons mené les investigations sur la conception d'entrelaceurs structurés basée sur l'IA pour les codes Turbo, en considérant à la fois les codes très courts et les codes très longs, pour lesquels des défis différents se posent.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEYOND5G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Projet du plan de relance « soutien à l'investissement dans des secteurs stratégiques pour la résilience des notre économie » - Télécommunications 5G - « Souveraineté dans les réseaux de télécommunications afin d’accélérer les applications de la 5G aux marchés verticaux », 2020-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La France s’organise autour des initiatives portées par le Comité Stratégique de Filière (CSF) Infrastructure numérique, dont les objectifs principaux sont de structurer une filière nécessaire au développement d’une « industrie » des télécoms-numérique souveraine et de ses applications dans les autres filières utilisatrices (« verticales ») telles que la santé, les transports et les industries de production, notamment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet Beyond5G s’inscrit dans cette démarche. Son objectif principal est de proposer des solutions techniques au développement de réseaux souverains et sécurisés 5G/post 5G. Il articule ces solutions aux besoins des verticaux dans le contexte, d’une part, d’un effort soutenu en R&D et d’autre part, d’un interfaçage important entre R&D et verticaux. Cela pourra se faire notamment via les plateformes d’usages qui seront mises en place dans le contexte des ressources mises à disposition par les partenaires du projet du CSF Infrastructures numériques et du présent appel à projets, ou encore, grâce à la portabilité de blocs fonctionnels et services issus des travaux du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet ont porté sur les techniques d’accès et les formes d’ondes pour une meilleure résilience aux erreurs de synchronisation etaux interférences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: &amp;quot;Quasi-Cyclic Short Packet&amp;quot;, 2019-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR QCSP est de contribuer à l'évolution des réseaux IoT en définissant, implémentant et testant un nouveau schéma de modulation codée dédié aux réseaux IoT. Le « pari audacieux » du projet est de travailler sur l'émergence de codes non binaires (NB) combinés à une modulation par déplacement de code cyclique (CCSK). Ce nouveau schéma de modulation codée, appelé CCSK-NB-code, peut être facilement implémenté de manière économique du côté du terminal. Le CCSK-NB-code présente plusieurs avantages par rapport aux formes d'onde de l'état de l'art : il offre des capacités d'auto-synchronisation et d'auto-identification, et est capable de fonctionner à des rapports signal sur bruit (SNR) ultra-faibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre contribution à QCSP est principalement liée à l'étude de codes turbo non binaires optimisés pour la modulation CCSK.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIC: &amp;quot;Enabling Practical wIreless Tb/s communications with next generation channel Coding&amp;quot;, 2017-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen H2020 en collaboration avec 7 partenaires industriels et académiques. EPIC vise à développer une nouvelle génération de codes de correction d'erreurs sans voie de retour (FEC) pour permettre une technologie sans fil Tb/s pratique, correspondant à une amélioration du débit de 10x à 100x par rapport à l'état de l'art pour les systèmes au-delà de la 5G (B5G).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à EPIC sont principalement liées aux nouveaux algorithmes de décodage turbo à haut débit tenant compte de l'architecture matérielle, ainsi qu'à l'étude des codes turbo non binaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Hector BLONDEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et optimisation de formes d’onde filtrées dans le domaine Délai-Doppler pour les systèmes intégrés de communication et de détection en 6G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Jérémy NadalDémarrée le  01/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Roudy MAROUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès multiple non orthogonal pour les réseaux sabns cellule sans cellule avec contrainte de liaison retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement :  Marie-Rita Hojeij (USEK, Liban), Joseph DOUMIT (université de Balamand, Liban)Démarrée le  01/09/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues récemment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohammad BAZZAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour le codage et le décodage sur treillis à très haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Stefan Weithoffer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 08/12/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joseph DOUMIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation de ressources pour l'IoT avec un accès non coordonné et non orthogonal au sprectre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrante de thèse, direction : Charbel Abdel Nour et Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 01/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vinh Hoang Son LE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de turbo codes pour les communications à ultra haut débit</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Emmanuel Boutillon (Université de Bretagne Sud), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 09/03/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine KILZI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de gestion des interférences pour les réseaux de communication 5G et futurs utilisant la NOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 10/02/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Josepha YOUSSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour les systèmes multi-antennaires dans les réseaux de communication 5G utilisant les techniques d’accès multiple non orthogonales (NOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 19/11/2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rami KLAIMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de turbocodes non binaires pour la 5G</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 03/07/2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AoI Minimization in Mixed Traffic Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.2830 - 2841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3296437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoordinated Spectrum Access for Massive Connectivity in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2300125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3130102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17705 - 17723. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal V. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (12), pp.11873 - 11885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2876592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protograph-Based Interleavers for Punctured Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2783971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.837 - 867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Interleavers for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.58 - 61. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2367517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified broadcast layer for horizon 2020 delivery of multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2315764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between canonical forms of recursive systematic convolutional transducers based on single shift registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.381 - 394. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2014.2316413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-NGH: the next generation of digital broadcast services to handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.246 - 257. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2313073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Double-Binary Turbo Codes with High Order Modulations in AWGN Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stolojescu-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2014.04005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Interleavers for Terrestrial Broadcast: Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.679-692. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2358878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of three-dimensional turbo codes and recent performance enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (115), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Lucaciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2013:279), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the extrinsic information scaling coefficient on the performance of single and double binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2013.02013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (5-6), pp.257 - 268. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0270-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of suitable permutations for irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (13), pp.748 - 749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (21), pp.1184 - 1186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated constellations: a new diversity technique for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVB-Scene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.5 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.3260 - 3269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2009.081051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décodage pondéré itératif dans les réseaux sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI Lettre réseaux sans fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Decoding of Concatenated Convolutional Codes: Implementation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (6), pp.1201-1227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2007.895202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS : high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2005.1421930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS: high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes with rate-m/(M+1) constituent convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.1630 - 1638. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2005.857165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method to 16-QAM bit-interleaved turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 N°6, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (3-4), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative correction of intersymbol interference: turbo-equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-syndrome method for supervising Viterbi decoders at any coding rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (13), pp.1036 - 1037. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19940737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (11-12), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02995715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2025 : IEEE 101st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886510v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545582v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding for Tb/s wireless communications: insights into code design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Ubiquitous Networking (UNet 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation channel coding towards terabit/s wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS Workshop: Enabling Technologies for sub-TeraHertz and TeraHertz communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Eddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the convergence loss of 3-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.146 - 150, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving 3-dimensional turbo codes using 3GPP2 interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet'09 : 1st International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a rate-1 third dimension to turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Ould Cheikh Mouhamedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2007 : IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lake Tahoe, United States. pp.156 - 161, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2007.4313066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing good permutations for turbo codes: towards a single model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications (IEEE Cat. No.04CH37577)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate asymptotic performance of turbocoded modulation over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd. Int. Symp. On Image/Video Communications over fixed and mobile networks, ISICV'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.567-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate asymptomatic performance of turbo coded modulations over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04, 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pragmatique des modulations codées pour les trasmissions à haute efficacité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée, ISIVC'04, 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Codes: a flexible solution for adaptative coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 3rd International Workshop on Tracking, Telemetry and Command Systems for Space Applications, Darmstadt, Allemagne, 7-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance estimation of 8-PSK turbo-coded modulation over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Turbo Codes, ISTC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed modem concepts and demonstrator for adaptative coding and modulation with high order in satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo de Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gallinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2003 :8th International Workshop on Signal Processing for Space Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Catania, Italy. pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the minimum distance of linear codes by the error impulse method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '02 : IEEE GLOBECOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method in the design of high-order turbo coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2002: 2002 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bangalore, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2002.1115411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2001.955136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Binary Turbo Codes Associated With High-Order Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages des turbo codes non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS Turbo Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbo Code Standard for DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brengarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tousch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Turbo Decoder Design and its Implementation on a Low-Cost, 16-bit Fixed-Point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France. pp.339 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-binary Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Hines City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de partitionnement de programmes CHP pour la synthèse architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Universités/Industries sur l'adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing turbo codes for low error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium. Turbo Codes in Digital Broadcasting - Could it Double Capacity?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, London, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19990781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Information Theory and Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Metsovo, Greece. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNW.1999.814337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de spécification adaptée aux composants pour les réseaux à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Informatiques et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a sixteen-state turbo-encoder/decoder (Turbo4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Sep 1997, Brest, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques de décodage itératif a la correction de l’interférence entre symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan les Pins, France. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International de fiabilité et de maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Brest, France. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Schellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 : Turbo Codes: From First Principles to Recent Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Channel Coding: Theory, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.1 - 52, 2014, Library in Mobile and Wireless Communications, 978-0123964991. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396499-1.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Universal DVB-3GPP broadcast layer, an enabler for new business in mobile broadcasting landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.253-291, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbodétection et turbo égalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal et Télécom. Sous la dir. de Philippe Loubaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.55 - 97, 2004, Traité IC2 : Traitement du signal et de l'image, 2-7462-0823-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de qualification de codes correcteurs d'erreurs, procédé d'optimisation, codeur, décodeur et application correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2829636. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de réception de signaux numériques à structure itérative, module et procédé correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2730370. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration des performances de systèmes de transmissions numériques : turbo-communications et circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Bretagne Sud, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01782252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Douillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Catherine Douillard, professeure à IMT Atlantique /Adjointe au chef du département Mathematical and Electrical Engineering /Co-directrice du centre IMT sur les Réseaux et Systèmes pour la Transformation Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0437-7345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096708700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Douillard est professeure au département Mathematical and Electrical Engineering d'IMT Atlantique Bretagne - Pays de la Loire. Elle a obtenu son diplôme d'ingénieur de l'École Nationale Supérieure des Télécommunications de Bretagne en 1988, son doctorat en électronique de l'Université de Bretagne Occidentale en 1992 et son habilitation à diriger des recherches de l'Université de Bretagne Sud en 2004. Elle enseigne dans le domaine de l'électronique numérique, de la conception de circuits VLSI et des communications numériques (codes correcteurs d'erreurs). Elle effectue sa recherche au sein de l'équipe Codes du laboratoire Lab-STICC et a été responsable de l'équipe Interaction Algorithme-Silicium jusqu'en 2020 Elle s'intéresse à l'étude et la conception de fonctions pour les communications numériques : codage correcteur d'erreurs, décodage et détection itératifs, modulations codées et techniques de diversité pour les systèmes de transmission multi-porteuses, multi-antennes et à accès multiples. De 2007 à 2012, elle a également été active dans les modules techniques de standardisation DVB (DVB-T2, DVB-NGH et DVB-RCS NG). Elle a notamment animé le groupe de travail &amp;quot;Coding, Constellations and Interleaving&amp;quot; au sein du module technique DVB-NGH de 2010 à 2012. En 2009, elle a reçu le prix Glavieux IEEE/SEE, en reconnaissance de près de 15 ans de recherche et de retombées industrielles en codage de l'information. Elle a également été (co-)présidente du comité de programme d'ISTC (International Symposium on Topics in Coding) en 2010 et 2018 et (co-)présidente générale d'ISTC 2016, ISTC 2021 et ISTC 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours et récents</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG F-WINGS: &amp;quot;Filtered-Waveform for ISAC, NTN and Grant-free Systems&amp;quot;, 2026-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-WINGS est un projet de maturation du programme FramexG (France 2030), qui a pour objectif de valoriser le portefeuille de brevets de l'équipe dans le domaine des formes d'onde filtrées, à travers le développement d’un démonstrateur/preuve de concept afin de démontrer l’efficacité de la forme d’onde filtrée dans un environnement radiofréquence réel, considérant des scénarios de type NTN (réseaux non terrestres), communication IoT en grant-free et « Integrated Sensing and Communication » (ISAC).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG FOMUFIL : &amp;quot;Formes d’Onde MUltiporteuses FILtrées pour le support des communications asynchrones et le sensing&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FOMUFIL est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets sur les questions encore ouvertes pour les formes d'onde filtrées, à savoir : leur implémentation avec les modulations multi-porteuses les plus récentes proposées dans la littérature, la compatibilité de ces formes d’ondes avec les technologies de « détection et communication intégrées », plus connues sous l’appellation « Integrated Sensing and Communication » (ISAC), l’intégration de techniques multi-utilisateurs plus complexes, par exemple de type non-orthogonal, avec des formes d’ondes filtrées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG DECODER : &amp;quot;DEcodage COrrecteur D'erreurs Efficace éneRgétiquement&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECODER est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets dans le domaine des algorithmes de décodage de codes convolutifs et turbocodes à très haut débit efficaces énergétiquement pour franchir une étape décisive dans la quête de meilleurs compromis débit/latence/consommation/performance de correction : méthodes de décodage simplifiées hautement parallélisables, conception avec prise en compte des contraintes matérielles en termes de débit, latence, consommation pour un impact direct sur les implémentations de décodeurs et les produits associés, architectures de décodeurs prenant en compte les contraintes de débit, latence, consommation pour un impact direct sur les implémentations matérielles de décodeurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIIEC ME/CT (Projet Important d’Intérêt Européen Commun en Microélectronique et Technologie de l’information) PART, 2024-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce projet collaboratif, adossé au projet européen PIIEC ME/CT Orange, a pour but de produire des innovations afin d’alimenter ce dernier. Il couvre tous les segments (accès, transport et cœur) ainsi que les différentes couches des réseaux (de la couche physique au management du réseau). Il identifie par ailleurs un certain nombre de cas d’usage (véhiculaire et réseaux privés d’entreprise) pour lesquels les innovations proposées par le projet seront testées. Un effort particulier sera dédié à l’évolution d’Open RAN avec toutes ses ramifications aussi bien pour les antennes, les processeurs réseau, la qualité de service et le management du réseau d’accès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet touchent à la conception conjointe d'algorithmes de décodage et de turbo-décodeurs matériels pour émetteurs-récepteurs à ultra-haut débit, aux schémas d'allocation distribuée de ressources utilisant des techniques d'apprentissage pour l’auto-organisation des réseaux et aux techniques d'allocation de ressources flexibles pour le support simultané de services multiples.### </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NF-PERSEUS: &amp;quot;Networks of the Future: Power-Efficient Radio interface for Sub-7GHz distributed massive MIMO infrastructUreS&amp;quot;, 2023-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NF PERSEUS est un projet PEPR « réseaux 5G du futur » qui vise à accroître la maturité de la technologie MIMO massif sans cellule (CF-mMIMO) en vue d'atteindre un accès massif efficace en termes de puissance et de spectre dans des réseaux B5G sub-7GHz évolutifs. Plus précisément, NF-PERSEUS a pour objectif de proposer des couches PHY et MAC robustes, basées sur des mesures de propagation du signal et l'intégration de modèles d'imperfections matérielles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à NF-PERSEUS portent sur la conception de nouvelles formes d'onde ainsi que sur l'allocation efficace des ressources et la gestion des interférences à l'aide de schémas d'accès multiple non orthogonal (NOMA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;AI-aided FEC code design & decoding&amp;quot;, 2021-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR AI4CODE est d'explorer et d'évaluer comment les techniques d'apprentissage automatique (ML) peuvent contribuer à des améliorations dans la théorie, les techniques et la pratique du codage. L'accent est mis sur la correction d'erreurs sans voie de retour (FEC), et le projet s'articule autour de quatre objectifs interdépendants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Objectif n°1 : Explorer comment le ML peut contribuer à améliorer l'état de l'art (SoA) dans le décodage FEC.Objectif n°2 : Étudier comment les techniques de ML peuvent améliorer les connaissances et les pratiques actuelles en matière de conception de codes FEC.Objectif n°3 : Apprendre de la machine.Objectif n°4 : Développer une expertise générale et un esprit critique sur les algorithmes de ML et leurs applications à la théorie et à la pratique du codage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans AI4CODE, nous avons mené les investigations sur la conception d'entrelaceurs structurés basée sur l'IA pour les codes Turbo, en considérant à la fois les codes très courts et les codes très longs, pour lesquels des défis différents se posent.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEYOND5G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Projet du plan de relance « soutien à l'investissement dans des secteurs stratégiques pour la résilience des notre économie » - Télécommunications 5G - « Souveraineté dans les réseaux de télécommunications afin d’accélérer les applications de la 5G aux marchés verticaux », 2020-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La France s’organise autour des initiatives portées par le Comité Stratégique de Filière (CSF) Infrastructure numérique, dont les objectifs principaux sont de structurer une filière nécessaire au développement d’une « industrie » des télécoms-numérique souveraine et de ses applications dans les autres filières utilisatrices (« verticales ») telles que la santé, les transports et les industries de production, notamment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet Beyond5G s’inscrit dans cette démarche. Son objectif principal est de proposer des solutions techniques au développement de réseaux souverains et sécurisés 5G/post 5G. Il articule ces solutions aux besoins des verticaux dans le contexte, d’une part, d’un effort soutenu en R&D et d’autre part, d’un interfaçage important entre R&D et verticaux. Cela pourra se faire notamment via les plateformes d’usages qui seront mises en place dans le contexte des ressources mises à disposition par les partenaires du projet du CSF Infrastructures numériques et du présent appel à projets, ou encore, grâce à la portabilité de blocs fonctionnels et services issus des travaux du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet ont porté sur les techniques d’accès et les formes d’ondes pour une meilleure résilience aux erreurs de synchronisation etaux interférences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: &amp;quot;Quasi-Cyclic Short Packet&amp;quot;, 2019-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR QCSP est de contribuer à l'évolution des réseaux IoT en définissant, implémentant et testant un nouveau schéma de modulation codée dédié aux réseaux IoT. Le « pari audacieux » du projet est de travailler sur l'émergence de codes non binaires (NB) combinés à une modulation par déplacement de code cyclique (CCSK). Ce nouveau schéma de modulation codée, appelé CCSK-NB-code, peut être facilement implémenté de manière économique du côté du terminal. Le CCSK-NB-code présente plusieurs avantages par rapport aux formes d'onde de l'état de l'art : il offre des capacités d'auto-synchronisation et d'auto-identification, et est capable de fonctionner à des rapports signal sur bruit (SNR) ultra-faibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre contribution à QCSP est principalement liée à l'étude de codes turbo non binaires optimisés pour la modulation CCSK.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIC: &amp;quot;Enabling Practical wIreless Tb/s communications with next generation channel Coding&amp;quot;, 2017-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen H2020 en collaboration avec 7 partenaires industriels et académiques. EPIC vise à développer une nouvelle génération de codes de correction d'erreurs sans voie de retour (FEC) pour permettre une technologie sans fil Tb/s pratique, correspondant à une amélioration du débit de 10x à 100x par rapport à l'état de l'art pour les systèmes au-delà de la 5G (B5G).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à EPIC sont principalement liées aux nouveaux algorithmes de décodage turbo à haut débit tenant compte de l'architecture matérielle, ainsi qu'à l'étude des codes turbo non binaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Hector BLONDEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et optimisation de formes d’onde filtrées dans le domaine Délai-Doppler pour les systèmes intégrés de communication et de détection en 6G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Jérémy NadalDémarrée le  01/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Roudy MAROUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès multiple non orthogonal pour les réseaux sabns cellule sans cellule avec contrainte de liaison retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement :  Marie-Rita Hojeij (USEK, Liban), Joseph DOUMIT (université de Balamand, Liban)Démarrée le  01/09/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues récemment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohammad BAZZAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour le codage et le décodage sur treillis à très haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Stefan Weithoffer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 08/12/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joseph DOUMIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation de ressources pour l'IoT avec un accès non coordonné et non orthogonal au sprectre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrante de thèse, direction : Charbel Abdel Nour et Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 01/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vinh Hoang Son LE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de turbo codes pour les communications à ultra haut débit</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Emmanuel Boutillon (Université de Bretagne Sud), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 09/03/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine KILZI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de gestion des interférences pour les réseaux de communication 5G et futurs utilisant la NOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 10/02/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Josepha YOUSSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour les systèmes multi-antennaires dans les réseaux de communication 5G utilisant les techniques d’accès multiple non orthogonales (NOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 19/11/2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rami KLAIMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de turbocodes non binaires pour la 5G</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 03/07/2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AoI Minimization in Mixed Traffic Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.2830 - 2841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3296437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoordinated Spectrum Access for Massive Connectivity in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2300125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3130102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal V. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17705 - 17723. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (12), pp.11873 - 11885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2876592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protograph-Based Interleavers for Punctured Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2783971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.837 - 867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Interleavers for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.58 - 61. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2367517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified broadcast layer for horizon 2020 delivery of multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2315764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between canonical forms of recursive systematic convolutional transducers based on single shift registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.381 - 394. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2014.2316413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-NGH: the next generation of digital broadcast services to handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.246 - 257. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2313073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Double-Binary Turbo Codes with High Order Modulations in AWGN Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stolojescu-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2014.04005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Interleavers for Terrestrial Broadcast: Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.679-692. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2358878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of three-dimensional turbo codes and recent performance enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (115), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Lucaciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2013:279), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the extrinsic information scaling coefficient on the performance of single and double binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2013.02013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (5-6), pp.257 - 268. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0270-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of suitable permutations for irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (13), pp.748 - 749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (21), pp.1184 - 1186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated constellations: a new diversity technique for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVB-Scene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.5 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.3260 - 3269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2009.081051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décodage pondéré itératif dans les réseaux sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI Lettre réseaux sans fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Decoding of Concatenated Convolutional Codes: Implementation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (6), pp.1201-1227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2007.895202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS: high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS : high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2005.1421930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes with rate-m/(M+1) constituent convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.1630 - 1638. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2005.857165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method to 16-QAM bit-interleaved turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 N°6, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (3-4), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative correction of intersymbol interference: turbo-equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-syndrome method for supervising Viterbi decoders at any coding rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (13), pp.1036 - 1037. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19940737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (11-12), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02995715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886510v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545582v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding for Tb/s wireless communications: insights into code design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Ubiquitous Networking (UNet 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation channel coding towards terabit/s wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS Workshop: Enabling Technologies for sub-TeraHertz and TeraHertz communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Eddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the convergence loss of 3-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.146 - 150, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving 3-dimensional turbo codes using 3GPP2 interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet'09 : 1st International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a rate-1 third dimension to turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Ould Cheikh Mouhamedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2007 : IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lake Tahoe, United States. pp.156 - 161, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2007.4313066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Codes: a flexible solution for adaptative coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 3rd International Workshop on Tracking, Telemetry and Command Systems for Space Applications, Darmstadt, Allemagne, 7-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pragmatique des modulations codées pour les trasmissions à haute efficacité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée, ISIVC'04, 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing good permutations for turbo codes: towards a single model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications (IEEE Cat. No.04CH37577)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate asymptomatic performance of turbo coded modulations over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04, 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate asymptotic performance of turbocoded modulation over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd. Int. Symp. On Image/Video Communications over fixed and mobile networks, ISICV'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.567-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance estimation of 8-PSK turbo-coded modulation over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Turbo Codes, ISTC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed modem concepts and demonstrator for adaptative coding and modulation with high order in satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo de Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gallinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2003 :8th International Workshop on Signal Processing for Space Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Catania, Italy. pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the minimum distance of linear codes by the error impulse method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '02 : IEEE GLOBECOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method in the design of high-order turbo coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2002: 2002 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bangalore, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2002.1115411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages des turbo codes non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS Turbo Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2001.955136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Binary Turbo Codes Associated With High-Order Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbo Code Standard for DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brengarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tousch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Turbo Decoder Design and its Implementation on a Low-Cost, 16-bit Fixed-Point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France. pp.339 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-binary Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Hines City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de partitionnement de programmes CHP pour la synthèse architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Universités/Industries sur l'adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing turbo codes for low error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium. Turbo Codes in Digital Broadcasting - Could it Double Capacity?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, London, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19990781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Information Theory and Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Metsovo, Greece. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNW.1999.814337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de spécification adaptée aux composants pour les réseaux à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Informatiques et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a sixteen-state turbo-encoder/decoder (Turbo4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Sep 1997, Brest, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques de décodage itératif a la correction de l’interférence entre symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan les Pins, France. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International de fiabilité et de maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Brest, France. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Schellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 : Turbo Codes: From First Principles to Recent Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Channel Coding: Theory, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.1 - 52, 2014, Library in Mobile and Wireless Communications, 978-0123964991. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396499-1.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Universal DVB-3GPP broadcast layer, an enabler for new business in mobile broadcasting landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.253-291, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbodétection et turbo égalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal et Télécom. Sous la dir. de Philippe Loubaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.55 - 97, 2004, Traité IC2 : Traitement du signal et de l'image, 2-7462-0823-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de qualification de codes correcteurs d'erreurs, procédé d'optimisation, codeur, décodeur et application correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2829636. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de réception de signaux numériques à structure itérative, module et procédé correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2730370. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration des performances de systèmes de transmissions numériques : turbo-communications et circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Bretagne Sud, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01782252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F90A7C30"/>
+    <w:nsid w:val="C9C89CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-douillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0437-7345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096708700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4code.projects.labsticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond5g.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qcsp.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2315764" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Balta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2014.2316413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Barquero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2313073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stolojescu-Crisan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2014.04005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Lucaciu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2013.02013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0270-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2258" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Montorsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2007.895202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benedetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giancristofaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2005.1421930" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.857165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940737" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-540D7W06-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02473322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02481318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136627v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Ould Cheikh Mouhamedou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2007.4313066" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106214v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138101v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106218v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Gaudenzi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallinaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giancristofaro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Raouafi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341480v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767973v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faria" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01782252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-douillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0437-7345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096708700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4code.projects.labsticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond5g.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qcsp.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2315764" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Balta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2014.2316413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Barquero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2313073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stolojescu-Crisan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2014.04005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Lucaciu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2013.02013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0270-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2258" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Montorsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2007.895202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benedetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giancristofaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2005.1421930" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.857165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940737" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-540D7W06-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02473322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02481318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613823" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Ould Cheikh Mouhamedou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2007.4313066" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138101v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138170v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Gaudenzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallinaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giancristofaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Raouafi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341480v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767973v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945436v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01782252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>