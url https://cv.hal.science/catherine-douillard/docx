--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Douillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Catherine Douillard, professeure à IMT Atlantique /Adjointe au chef du département Mathematical and Electrical Engineering /Co-directrice du centre IMT sur les Réseaux et Systèmes pour la Transformation Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0437-7345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096708700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Douillard est professeure au département Mathematical and Electrical Engineering d'IMT Atlantique Bretagne - Pays de la Loire. Elle a obtenu son diplôme d'ingénieur de l'École Nationale Supérieure des Télécommunications de Bretagne en 1988, son doctorat en électronique de l'Université de Bretagne Occidentale en 1992 et son habilitation à diriger des recherches de l'Université de Bretagne Sud en 2004. Elle enseigne dans le domaine de l'électronique numérique, de la conception de circuits VLSI et des communications numériques (codes correcteurs d'erreurs). Elle effectue sa recherche au sein de l'équipe Codes du laboratoire Lab-STICC et a été responsable de l'équipe Interaction Algorithme-Silicium jusqu'en 2020 Elle s'intéresse à l'étude et la conception de fonctions pour les communications numériques : codage correcteur d'erreurs, décodage et détection itératifs, modulations codées et techniques de diversité pour les systèmes de transmission multi-porteuses, multi-antennes et à accès multiples. De 2007 à 2012, elle a également été active dans les modules techniques de standardisation DVB (DVB-T2, DVB-NGH et DVB-RCS NG). Elle a notamment animé le groupe de travail &amp;quot;Coding, Constellations and Interleaving&amp;quot; au sein du module technique DVB-NGH de 2010 à 2012. En 2009, elle a reçu le prix Glavieux IEEE/SEE, en reconnaissance de près de 15 ans de recherche et de retombées industrielles en codage de l'information. Elle a également été (co-)présidente du comité de programme d'ISTC (International Symposium on Topics in Coding) en 2010 et 2018 et (co-)présidente générale d'ISTC 2016, ISTC 2021 et ISTC 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours et récents</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG F-WINGS: &amp;quot;Filtered-Waveform for ISAC, NTN and Grant-free Systems&amp;quot;, 2026-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-WINGS est un projet de maturation du programme FramexG (France 2030), qui a pour objectif de valoriser le portefeuille de brevets de l'équipe dans le domaine des formes d'onde filtrées, à travers le développement d’un démonstrateur/preuve de concept afin de démontrer l’efficacité de la forme d’onde filtrée dans un environnement radiofréquence réel, considérant des scénarios de type NTN (réseaux non terrestres), communication IoT en grant-free et « Integrated Sensing and Communication » (ISAC).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG FOMUFIL : &amp;quot;Formes d’Onde MUltiporteuses FILtrées pour le support des communications asynchrones et le sensing&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FOMUFIL est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets sur les questions encore ouvertes pour les formes d'onde filtrées, à savoir : leur implémentation avec les modulations multi-porteuses les plus récentes proposées dans la littérature, la compatibilité de ces formes d’ondes avec les technologies de « détection et communication intégrées », plus connues sous l’appellation « Integrated Sensing and Communication » (ISAC), l’intégration de techniques multi-utilisateurs plus complexes, par exemple de type non-orthogonal, avec des formes d’ondes filtrées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG DECODER : &amp;quot;DEcodage COrrecteur D'erreurs Efficace éneRgétiquement&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECODER est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets dans le domaine des algorithmes de décodage de codes convolutifs et turbocodes à très haut débit efficaces énergétiquement pour franchir une étape décisive dans la quête de meilleurs compromis débit/latence/consommation/performance de correction : méthodes de décodage simplifiées hautement parallélisables, conception avec prise en compte des contraintes matérielles en termes de débit, latence, consommation pour un impact direct sur les implémentations de décodeurs et les produits associés, architectures de décodeurs prenant en compte les contraintes de débit, latence, consommation pour un impact direct sur les implémentations matérielles de décodeurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIIEC ME/CT (Projet Important d’Intérêt Européen Commun en Microélectronique et Technologie de l’information) PART, 2024-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce projet collaboratif, adossé au projet européen PIIEC ME/CT Orange, a pour but de produire des innovations afin d’alimenter ce dernier. Il couvre tous les segments (accès, transport et cœur) ainsi que les différentes couches des réseaux (de la couche physique au management du réseau). Il identifie par ailleurs un certain nombre de cas d’usage (véhiculaire et réseaux privés d’entreprise) pour lesquels les innovations proposées par le projet seront testées. Un effort particulier sera dédié à l’évolution d’Open RAN avec toutes ses ramifications aussi bien pour les antennes, les processeurs réseau, la qualité de service et le management du réseau d’accès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet touchent à la conception conjointe d'algorithmes de décodage et de turbo-décodeurs matériels pour émetteurs-récepteurs à ultra-haut débit, aux schémas d'allocation distribuée de ressources utilisant des techniques d'apprentissage pour l’auto-organisation des réseaux et aux techniques d'allocation de ressources flexibles pour le support simultané de services multiples.### </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NF-PERSEUS: &amp;quot;Networks of the Future: Power-Efficient Radio interface for Sub-7GHz distributed massive MIMO infrastructUreS&amp;quot;, 2023-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NF PERSEUS est un projet PEPR « réseaux 5G du futur » qui vise à accroître la maturité de la technologie MIMO massif sans cellule (CF-mMIMO) en vue d'atteindre un accès massif efficace en termes de puissance et de spectre dans des réseaux B5G sub-7GHz évolutifs. Plus précisément, NF-PERSEUS a pour objectif de proposer des couches PHY et MAC robustes, basées sur des mesures de propagation du signal et l'intégration de modèles d'imperfections matérielles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à NF-PERSEUS portent sur la conception de nouvelles formes d'onde ainsi que sur l'allocation efficace des ressources et la gestion des interférences à l'aide de schémas d'accès multiple non orthogonal (NOMA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;AI-aided FEC code design & decoding&amp;quot;, 2021-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR AI4CODE est d'explorer et d'évaluer comment les techniques d'apprentissage automatique (ML) peuvent contribuer à des améliorations dans la théorie, les techniques et la pratique du codage. L'accent est mis sur la correction d'erreurs sans voie de retour (FEC), et le projet s'articule autour de quatre objectifs interdépendants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Objectif n°1 : Explorer comment le ML peut contribuer à améliorer l'état de l'art (SoA) dans le décodage FEC.Objectif n°2 : Étudier comment les techniques de ML peuvent améliorer les connaissances et les pratiques actuelles en matière de conception de codes FEC.Objectif n°3 : Apprendre de la machine.Objectif n°4 : Développer une expertise générale et un esprit critique sur les algorithmes de ML et leurs applications à la théorie et à la pratique du codage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans AI4CODE, nous avons mené les investigations sur la conception d'entrelaceurs structurés basée sur l'IA pour les codes Turbo, en considérant à la fois les codes très courts et les codes très longs, pour lesquels des défis différents se posent.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEYOND5G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Projet du plan de relance « soutien à l'investissement dans des secteurs stratégiques pour la résilience des notre économie » - Télécommunications 5G - « Souveraineté dans les réseaux de télécommunications afin d’accélérer les applications de la 5G aux marchés verticaux », 2020-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La France s’organise autour des initiatives portées par le Comité Stratégique de Filière (CSF) Infrastructure numérique, dont les objectifs principaux sont de structurer une filière nécessaire au développement d’une « industrie » des télécoms-numérique souveraine et de ses applications dans les autres filières utilisatrices (« verticales ») telles que la santé, les transports et les industries de production, notamment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet Beyond5G s’inscrit dans cette démarche. Son objectif principal est de proposer des solutions techniques au développement de réseaux souverains et sécurisés 5G/post 5G. Il articule ces solutions aux besoins des verticaux dans le contexte, d’une part, d’un effort soutenu en R&D et d’autre part, d’un interfaçage important entre R&D et verticaux. Cela pourra se faire notamment via les plateformes d’usages qui seront mises en place dans le contexte des ressources mises à disposition par les partenaires du projet du CSF Infrastructures numériques et du présent appel à projets, ou encore, grâce à la portabilité de blocs fonctionnels et services issus des travaux du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet ont porté sur les techniques d’accès et les formes d’ondes pour une meilleure résilience aux erreurs de synchronisation etaux interférences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: &amp;quot;Quasi-Cyclic Short Packet&amp;quot;, 2019-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR QCSP est de contribuer à l'évolution des réseaux IoT en définissant, implémentant et testant un nouveau schéma de modulation codée dédié aux réseaux IoT. Le « pari audacieux » du projet est de travailler sur l'émergence de codes non binaires (NB) combinés à une modulation par déplacement de code cyclique (CCSK). Ce nouveau schéma de modulation codée, appelé CCSK-NB-code, peut être facilement implémenté de manière économique du côté du terminal. Le CCSK-NB-code présente plusieurs avantages par rapport aux formes d'onde de l'état de l'art : il offre des capacités d'auto-synchronisation et d'auto-identification, et est capable de fonctionner à des rapports signal sur bruit (SNR) ultra-faibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre contribution à QCSP est principalement liée à l'étude de codes turbo non binaires optimisés pour la modulation CCSK.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIC: &amp;quot;Enabling Practical wIreless Tb/s communications with next generation channel Coding&amp;quot;, 2017-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen H2020 en collaboration avec 7 partenaires industriels et académiques. EPIC vise à développer une nouvelle génération de codes de correction d'erreurs sans voie de retour (FEC) pour permettre une technologie sans fil Tb/s pratique, correspondant à une amélioration du débit de 10x à 100x par rapport à l'état de l'art pour les systèmes au-delà de la 5G (B5G).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à EPIC sont principalement liées aux nouveaux algorithmes de décodage turbo à haut débit tenant compte de l'architecture matérielle, ainsi qu'à l'étude des codes turbo non binaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Hector BLONDEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et optimisation de formes d’onde filtrées dans le domaine Délai-Doppler pour les systèmes intégrés de communication et de détection en 6G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Jérémy NadalDémarrée le  01/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Roudy MAROUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès multiple non orthogonal pour les réseaux sabns cellule sans cellule avec contrainte de liaison retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement :  Marie-Rita Hojeij (USEK, Liban), Joseph DOUMIT (université de Balamand, Liban)Démarrée le  01/09/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues récemment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohammad BAZZAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour le codage et le décodage sur treillis à très haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Stefan Weithoffer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 08/12/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joseph DOUMIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation de ressources pour l'IoT avec un accès non coordonné et non orthogonal au sprectre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrante de thèse, direction : Charbel Abdel Nour et Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 01/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vinh Hoang Son LE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de turbo codes pour les communications à ultra haut débit</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Emmanuel Boutillon (Université de Bretagne Sud), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 09/03/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine KILZI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de gestion des interférences pour les réseaux de communication 5G et futurs utilisant la NOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 10/02/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Josepha YOUSSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour les systèmes multi-antennaires dans les réseaux de communication 5G utilisant les techniques d’accès multiple non orthogonales (NOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 19/11/2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rami KLAIMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de turbocodes non binaires pour la 5G</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 03/07/2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AoI Minimization in Mixed Traffic Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.2830 - 2841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3296437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoordinated Spectrum Access for Massive Connectivity in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2300125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3130102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal V. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17705 - 17723. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (12), pp.11873 - 11885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2876592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protograph-Based Interleavers for Punctured Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2783971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.837 - 867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Interleavers for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.58 - 61. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2367517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified broadcast layer for horizon 2020 delivery of multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2315764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between canonical forms of recursive systematic convolutional transducers based on single shift registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.381 - 394. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2014.2316413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-NGH: the next generation of digital broadcast services to handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.246 - 257. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2313073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Double-Binary Turbo Codes with High Order Modulations in AWGN Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stolojescu-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2014.04005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Interleavers for Terrestrial Broadcast: Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.679-692. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2358878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of three-dimensional turbo codes and recent performance enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (115), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Lucaciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2013:279), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the extrinsic information scaling coefficient on the performance of single and double binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2013.02013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (5-6), pp.257 - 268. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0270-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of suitable permutations for irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (13), pp.748 - 749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (21), pp.1184 - 1186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated constellations: a new diversity technique for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVB-Scene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.5 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.3260 - 3269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2009.081051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décodage pondéré itératif dans les réseaux sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI Lettre réseaux sans fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Decoding of Concatenated Convolutional Codes: Implementation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (6), pp.1201-1227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2007.895202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS: high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS : high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2005.1421930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes with rate-m/(M+1) constituent convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.1630 - 1638. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2005.857165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method to 16-QAM bit-interleaved turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 N°6, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (3-4), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative correction of intersymbol interference: turbo-equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-syndrome method for supervising Viterbi decoders at any coding rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (13), pp.1036 - 1037. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19940737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (11-12), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02995715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886510v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545582v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding for Tb/s wireless communications: insights into code design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Ubiquitous Networking (UNet 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation channel coding towards terabit/s wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS Workshop: Enabling Technologies for sub-TeraHertz and TeraHertz communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Eddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the convergence loss of 3-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.146 - 150, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving 3-dimensional turbo codes using 3GPP2 interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet'09 : 1st International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a rate-1 third dimension to turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Ould Cheikh Mouhamedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2007 : IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lake Tahoe, United States. pp.156 - 161, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2007.4313066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Codes: a flexible solution for adaptative coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 3rd International Workshop on Tracking, Telemetry and Command Systems for Space Applications, Darmstadt, Allemagne, 7-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pragmatique des modulations codées pour les trasmissions à haute efficacité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée, ISIVC'04, 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing good permutations for turbo codes: towards a single model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications (IEEE Cat. No.04CH37577)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate asymptomatic performance of turbo coded modulations over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04, 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate asymptotic performance of turbocoded modulation over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd. Int. Symp. On Image/Video Communications over fixed and mobile networks, ISICV'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.567-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance estimation of 8-PSK turbo-coded modulation over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Turbo Codes, ISTC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed modem concepts and demonstrator for adaptative coding and modulation with high order in satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo de Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gallinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2003 :8th International Workshop on Signal Processing for Space Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Catania, Italy. pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the minimum distance of linear codes by the error impulse method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '02 : IEEE GLOBECOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method in the design of high-order turbo coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2002: 2002 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bangalore, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2002.1115411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages des turbo codes non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS Turbo Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2001.955136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Binary Turbo Codes Associated With High-Order Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbo Code Standard for DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brengarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tousch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Turbo Decoder Design and its Implementation on a Low-Cost, 16-bit Fixed-Point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France. pp.339 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-binary Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Hines City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de partitionnement de programmes CHP pour la synthèse architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Universités/Industries sur l'adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing turbo codes for low error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium. Turbo Codes in Digital Broadcasting - Could it Double Capacity?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, London, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19990781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Information Theory and Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Metsovo, Greece. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNW.1999.814337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de spécification adaptée aux composants pour les réseaux à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Informatiques et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a sixteen-state turbo-encoder/decoder (Turbo4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Sep 1997, Brest, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques de décodage itératif a la correction de l’interférence entre symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan les Pins, France. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International de fiabilité et de maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Brest, France. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Schellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 : Turbo Codes: From First Principles to Recent Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Channel Coding: Theory, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.1 - 52, 2014, Library in Mobile and Wireless Communications, 978-0123964991. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396499-1.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Universal DVB-3GPP broadcast layer, an enabler for new business in mobile broadcasting landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.253-291, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbodétection et turbo égalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal et Télécom. Sous la dir. de Philippe Loubaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.55 - 97, 2004, Traité IC2 : Traitement du signal et de l'image, 2-7462-0823-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de qualification de codes correcteurs d'erreurs, procédé d'optimisation, codeur, décodeur et application correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2829636. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de réception de signaux numériques à structure itérative, module et procédé correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2730370. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration des performances de systèmes de transmissions numériques : turbo-communications et circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Bretagne Sud, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01782252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Douillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Catherine Douillard, professeure à IMT Atlantique /Adjointe au chef du département Mathematical and Electrical Engineering /Co-directrice du centre IMT sur les Réseaux et Systèmes pour la Transformation Numérique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0437-7345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096708700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Douillard est professeure au département Mathematical and Electrical Engineering d'IMT Atlantique Bretagne - Pays de la Loire. Elle a obtenu son diplôme d'ingénieur de l'École Nationale Supérieure des Télécommunications de Bretagne en 1988, son doctorat en électronique de l'Université de Bretagne Occidentale en 1992 et son habilitation à diriger des recherches de l'Université de Bretagne Sud en 2004. Elle enseigne dans le domaine de l'électronique numérique, de la conception de circuits VLSI et des communications numériques (codes correcteurs d'erreurs). Elle effectue sa recherche au sein de l'équipe Codes du laboratoire Lab-STICC et a été responsable de l'équipe Interaction Algorithme-Silicium jusqu'en 2020 Elle s'intéresse à l'étude et la conception de fonctions pour les communications numériques : codage correcteur d'erreurs, décodage et détection itératifs, modulations codées et techniques de diversité pour les systèmes de transmission multi-porteuses, multi-antennes et à accès multiples. De 2007 à 2012, elle a également été active dans les modules techniques de standardisation DVB (DVB-T2, DVB-NGH et DVB-RCS NG). Elle a notamment animé le groupe de travail &amp;quot;Coding, Constellations and Interleaving&amp;quot; au sein du module technique DVB-NGH de 2010 à 2012. En 2009, elle a reçu le prix Glavieux IEEE/SEE, en reconnaissance de près de 15 ans de recherche et de retombées industrielles en codage de l'information. Elle a également été (co-)présidente du comité de programme d'ISTC (International Symposium on Topics in Coding) en 2010 et 2018 et (co-)présidente générale d'ISTC 2016, ISTC 2021 et ISTC 2023.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche en cours et récents</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG F-WINGS: &amp;quot;Filtered-Waveform for ISAC, NTN and Grant-free Systems&amp;quot;, 2026-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F-WINGS est un projet de maturation du programme FramexG (France 2030), qui a pour objectif de valoriser le portefeuille de brevets de l'équipe dans le domaine des formes d'onde filtrées, à travers le développement d’un démonstrateur/preuve de concept afin de démontrer l’efficacité de la forme d’onde filtrée dans un environnement radiofréquence réel, considérant des scénarios de type NTN (réseaux non terrestres), communication IoT en grant-free et « Integrated Sensing and Communication » (ISAC).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG FOMUFIL : &amp;quot;Formes d’Onde MUltiporteuses FILtrées pour le support des communications asynchrones et le sensing&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FOMUFIL est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets sur les questions encore ouvertes pour les formes d'onde filtrées, à savoir : leur implémentation avec les modulations multi-porteuses les plus récentes proposées dans la littérature, la compatibilité de ces formes d’ondes avec les technologies de « détection et communication intégrées », plus connues sous l’appellation « Integrated Sensing and Communication » (ISAC), l’intégration de techniques multi-utilisateurs plus complexes, par exemple de type non-orthogonal, avec des formes d’ondes filtrées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FramexG DECODER : &amp;quot;DEcodage COrrecteur D'erreurs Efficace éneRgétiquement&amp;quot;, 2025-2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECODER est un projet de prématuration du programme FramexG (France 2030), destiné à compléter notre savoir-faire et notre portefeuille de brevets dans le domaine des algorithmes de décodage de codes convolutifs et turbocodes à très haut débit efficaces énergétiquement pour franchir une étape décisive dans la quête de meilleurs compromis débit/latence/consommation/performance de correction : méthodes de décodage simplifiées hautement parallélisables, conception avec prise en compte des contraintes matérielles en termes de débit, latence, consommation pour un impact direct sur les implémentations de décodeurs et les produits associés, architectures de décodeurs prenant en compte les contraintes de débit, latence, consommation pour un impact direct sur les implémentations matérielles de décodeurs.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIIEC ME/CT (Projet Important d’Intérêt Européen Commun en Microélectronique et Technologie de l’information) PART, 2024-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce projet collaboratif, adossé au projet européen PIIEC ME/CT Orange, a pour but de produire des innovations afin d’alimenter ce dernier. Il couvre tous les segments (accès, transport et cœur) ainsi que les différentes couches des réseaux (de la couche physique au management du réseau). Il identifie par ailleurs un certain nombre de cas d’usage (véhiculaire et réseaux privés d’entreprise) pour lesquels les innovations proposées par le projet seront testées. Un effort particulier sera dédié à l’évolution d’Open RAN avec toutes ses ramifications aussi bien pour les antennes, les processeurs réseau, la qualité de service et le management du réseau d’accès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet touchent à la conception conjointe d'algorithmes de décodage et de turbo-décodeurs matériels pour émetteurs-récepteurs à ultra-haut débit, aux schémas d'allocation distribuée de ressources utilisant des techniques d'apprentissage pour l’auto-organisation des réseaux et aux techniques d'allocation de ressources flexibles pour le support simultané de services multiples.### </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">NF-PERSEUS: &amp;quot;Networks of the Future: Power-Efficient Radio interface for Sub-7GHz distributed massive MIMO infrastructUreS&amp;quot;, 2023-2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NF PERSEUS est un projet PEPR « réseaux 5G du futur » qui vise à accroître la maturité de la technologie MIMO massif sans cellule (CF-mMIMO) en vue d'atteindre un accès massif efficace en termes de puissance et de spectre dans des réseaux B5G sub-7GHz évolutifs. Plus précisément, NF-PERSEUS a pour objectif de proposer des couches PHY et MAC robustes, basées sur des mesures de propagation du signal et l'intégration de modèles d'imperfections matérielles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à NF-PERSEUS portent sur la conception de nouvelles formes d'onde ainsi que sur l'allocation efficace des ressources et la gestion des interférences à l'aide de schémas d'accès multiple non orthogonal (NOMA).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;AI-aided FEC code design & decoding&amp;quot;, 2021-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR AI4CODE est d'explorer et d'évaluer comment les techniques d'apprentissage automatique (ML) peuvent contribuer à des améliorations dans la théorie, les techniques et la pratique du codage. L'accent est mis sur la correction d'erreurs sans voie de retour (FEC), et le projet s'articule autour de quatre objectifs interdépendants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Objectif n°1 : Explorer comment le ML peut contribuer à améliorer l'état de l'art (SoA) dans le décodage FEC.Objectif n°2 : Étudier comment les techniques de ML peuvent améliorer les connaissances et les pratiques actuelles en matière de conception de codes FEC.Objectif n°3 : Apprendre de la machine.Objectif n°4 : Développer une expertise générale et un esprit critique sur les algorithmes de ML et leurs applications à la théorie et à la pratique du codage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans AI4CODE, nous avons mené les investigations sur la conception d'entrelaceurs structurés basée sur l'IA pour les codes Turbo, en considérant à la fois les codes très courts et les codes très longs, pour lesquels des défis différents se posent.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEYOND5G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: Projet du plan de relance « soutien à l'investissement dans des secteurs stratégiques pour la résilience des notre économie » - Télécommunications 5G - « Souveraineté dans les réseaux de télécommunications afin d’accélérer les applications de la 5G aux marchés verticaux », 2020-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La France s’organise autour des initiatives portées par le Comité Stratégique de Filière (CSF) Infrastructure numérique, dont les objectifs principaux sont de structurer une filière nécessaire au développement d’une « industrie » des télécoms-numérique souveraine et de ses applications dans les autres filières utilisatrices (« verticales ») telles que la santé, les transports et les industries de production, notamment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet Beyond5G s’inscrit dans cette démarche. Son objectif principal est de proposer des solutions techniques au développement de réseaux souverains et sécurisés 5G/post 5G. Il articule ces solutions aux besoins des verticaux dans le contexte, d’une part, d’un effort soutenu en R&D et d’autre part, d’un interfaçage important entre R&D et verticaux. Cela pourra se faire notamment via les plateformes d’usages qui seront mises en place dans le contexte des ressources mises à disposition par les partenaires du projet du CSF Infrastructures numériques et du présent appel à projets, ou encore, grâce à la portabilité de blocs fonctionnels et services issus des travaux du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions dans le projet ont porté sur les techniques d’accès et les formes d’ondes pour une meilleure résilience aux erreurs de synchronisation etaux interférences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: &amp;quot;Quasi-Cyclic Short Packet&amp;quot;, 2019-2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'objectif du projet ANR QCSP est de contribuer à l'évolution des réseaux IoT en définissant, implémentant et testant un nouveau schéma de modulation codée dédié aux réseaux IoT. Le « pari audacieux » du projet est de travailler sur l'émergence de codes non binaires (NB) combinés à une modulation par déplacement de code cyclique (CCSK). Ce nouveau schéma de modulation codée, appelé CCSK-NB-code, peut être facilement implémenté de manière économique du côté du terminal. Le CCSK-NB-code présente plusieurs avantages par rapport aux formes d'onde de l'état de l'art : il offre des capacités d'auto-synchronisation et d'auto-identification, et est capable de fonctionner à des rapports signal sur bruit (SNR) ultra-faibles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notre contribution à QCSP est principalement liée à l'étude de codes turbo non binaires optimisés pour la modulation CCSK.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EPIC: &amp;quot;Enabling Practical wIreless Tb/s communications with next generation channel Coding&amp;quot;, 2017-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen H2020 en collaboration avec 7 partenaires industriels et académiques. EPIC vise à développer une nouvelle génération de codes de correction d'erreurs sans voie de retour (FEC) pour permettre une technologie sans fil Tb/s pratique, correspondant à une amélioration du débit de 10x à 100x par rapport à l'état de l'art pour les systèmes au-delà de la 5G (B5G).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos contributions à EPIC sont principalement liées aux nouveaux algorithmes de décodage turbo à haut débit tenant compte de l'architecture matérielle, ainsi qu'à l'étude des codes turbo non binaires.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Hector BLONDEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et optimisation de formes d’onde filtrées dans le domaine Délai-Doppler pour les systèmes intégrés de communication et de détection en 6G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Jérémy NadalDémarrée le  01/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">​​​​​​​Roudy MAROUN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès multiple non orthogonal pour les réseaux sabns cellule sans cellule avec contrainte de liaison retour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement :  Marie-Rita Hojeij (USEK, Liban), Joseph DOUMIT (université de Balamand, Liban)Démarrée le  01/09/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues récemment</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohammad BAZZAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux algorithmes pour le codage et le décodage sur treillis à très haut débit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Charbel Abdel Nour, co-encadrement : Stefan Weithoffer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 08/12/2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joseph DOUMIT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation de ressources pour l'IoT avec un accès non coordonné et non orthogonal au sprectre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrante de thèse, direction : Charbel Abdel Nour et Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 01/12/2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vinh Hoang Son LE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de turbo codes pour les communications à ultra haut débit</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Emmanuel Boutillon (Université de Bretagne Sud), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 09/03/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine KILZI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de gestion des interférences pour les réseaux de communication 5G et futurs utilisant la NOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 10/02/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Josepha YOUSSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches pour les systèmes multi-antennaires dans les réseaux de communication 5G utilisant les techniques d’accès multiple non orthogonales (NOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 19/11/2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rami KLAIMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de turbocodes non binaires pour la 5G</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de thèse avec Joumana Farah (Faculté de Génie de l'Université Libanaise, Roumieh, Liban), co-encadrement : Charbel Abdel Nour</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenue le 03/07/2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AoI Minimization in Mixed Traffic Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.2830 - 2841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3296437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoordinated Spectrum Access for Massive Connectivity in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.78-84. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOTM.001.2300125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Perspective on Interference Channels for Non-Orthogonal Multiple Access Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.1740 - 1744. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3176107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Q-Learning Bisection Approach for Power Allocation in Downlink NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josepha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.316-320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2021.3130102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA-based Self-Organizing Networks using Stochastic Multi-Armed Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopal V. Veeravalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.6003-6017. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3092767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Resource Allocation for Full-Duplex IoT Systems Underlaying Cellular Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (24), pp.17705 - 17723. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2021.3082428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in NOMA Systems for Centralized and Distributed Antennas with Mixed Traffic using Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (1), pp.414 - 428. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2947429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex and Backhaul-Constrained UAV-Enabled Networks using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (9), pp.9667-9681. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.3001432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Drone Placement Strategies for Complete Interference Cancellation in Two-Cell NOMA CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.179055-179069. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3027538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union bound evaluation for non-binary turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.1178 - 1182. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2980268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Max-Log-Map algorithm with SOVA updates rules: new simplifications for high-radix SISO decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (4), pp.1991-2004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2020.2966723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Successive Interference Cancellation Strategies in NOMA for Enhancing the Spectral Efficiency of CoMP Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (2), pp.1213-1226. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2019.2945781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Power Minimization Techniques in Hybrid Distributed Antenna Systems with Orthogonal and Non Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2019.2916325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Adaptive Demapper for 2-D Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Proportional Fair Scheduling for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/5642765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Minimization in Distributed Antenna Systems using Non-Orthogonal Multiple Access and Mutual Successive Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (12), pp.11873 - 11885. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2876592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protograph-Based Interleavers for Punctured Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.1833-1844. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2783971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Proportional Fairness Scheduler for Downlink Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.230 - 233. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2017.2665470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Optimal and Suboptimal Resource Allocation Techniques for Downlink Non-orthogonal Multiple Access (NOMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.837 - 867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Interleavers for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.58 - 61. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2367517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified broadcast layer for horizon 2020 delivery of multimedia services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2315764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between canonical forms of recursive systematic convolutional transducers based on single shift registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.381 - 394. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2014.2316413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Prediction of Double-Binary Turbo Codes with High Order Modulations in AWGN Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stolojescu-Crisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2014.04005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVB-NGH: the next generation of digital broadcast services to handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (2), pp.246 - 257. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2313073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Interleavers for Terrestrial Broadcast: Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.679-692. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2014.2358878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR diversity-multiplexing tradeoff for Rayleigh MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.753 - 756. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2013.022213.130007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of three-dimensional turbo codes and recent performance enhancements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (115), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Lucaciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2013:279), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the extrinsic information scaling coefficient on the performance of single and double binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (2), pp.77 - 84. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4316/AECE.2013.02013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (5-6), pp.257 - 268. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0270-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of suitable permutations for irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (13), pp.748 - 749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving irregular turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (21), pp.1184 - 1186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated constellations: a new diversity technique for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVB-Scene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.5 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially concatenated continuous phase modulation for satellite communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.3260 - 3269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2009.081051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décodage pondéré itératif dans les réseaux sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI Lettre réseaux sans fils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Decoding of Concatenated Convolutional Codes: Implementation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (6), pp.1201-1227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2007.895202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS : high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWC.2005.1421930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHOMS: high speed ACM modem for satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Montorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.66 - 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes with rate-m/(M+1) constituent convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (10), pp.1630 - 1638. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2005.857165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method to 16-QAM bit-interleaved turbo coded modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 N°6, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (3-4), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative correction of intersymbol interference: turbo-equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-syndrome method for supervising Viterbi decoders at any coding rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (13), pp.1036 - 1037. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19940737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (11-12), pp.635-641. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02995715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for the Coexistence of eMBB and URLLC Services in NOMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2025 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada. pp.5265-5270, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Full-Duplex Uncoordinated Communication Systems with NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2021, Helsinki (Virtual conference), Finland. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886510v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified recursion units for Max-Log-MAP: New trade-offs through variants of Local-SOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2021: 11th International Symposium on Topics in Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Pipelined Iteration Unrolled Decoders -The Road to Tb/s Turbo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity dual trellis decoding algorithm for high-rate convolutional codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2020 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inband Full-Duplex D2D Communications Underlaying Uplink Networks with Mutual SIC NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE 31st Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2020, London, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity Computational Units for the Local-SOVA Decoding Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2020: IEEE International Symposium on Personal, Indoor and Mobile Radio Communications - ETTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London (Virtual), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545582v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding for Tb/s wireless communications: insights into code design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Ubiquitous Networking (UNet 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Trellis Construction for High-Rate Punctured Convolutional Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Hoang Son Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC) Workshops - W3: First Int. Workshop on Enabling Technologies for TeraHertz Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRCW.2019.8880816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaul-Constrained Resource Allocation and 3D Placement for UAV-Enabled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2019-Fall : IEEE 90th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-binary turbo codes: design, simplified decoding and comparison with SoA codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS day: Coding Theory and Its Applications to Data Storage, Communications and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation channel coding towards terabit/s wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS Workshop: Enabling Technologies for sub-TeraHertz and TeraHertz communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Correlation Problems in Turbo Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón-Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation for Mixed Traffic Types in Distributed Antenna Systems Using NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Years of Turbo Codes: From Mb/s to beyond 100 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Wehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Resource and Power Allocation Technique for Downlink Power-Domain Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMA 2018 : IEEE International Conference on Antenna Measurement and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity decoders for non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Resource Allocation Technique for a Fair Downlink Non-Orthogonal Multiple Access System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low-Complexity Convolutional Codes over GF(q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Lattice Reduction Demapper for Massive Order One-Dimensional Non-Uniform Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Barrueco Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Angueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB2018: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2018.8436872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resource Allocation Techniques for Base Station Power Reduction in Orthogonal and Non-Orthogonal Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017: WT02 - 3rd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.618 - 624, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Coding Strategy for FTN-OFDM/OQAM Transceiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Energy-Saving Techniques for Resource Allocation in Downlink OFDMA Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.1056 - 1062, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterfilling-based Resource Allocation Techniques in Downlink Non-Orthogonal Multiple Access (NOMA) with Single-User MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josépha Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2017 : The 22nd IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Crete, Greece. pp.499 - 506, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des turbocodes pour la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Turbo Codes for 5G with Parity Puncture-Constrained Interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to optimise Non-Binary LDPC codes for Coded Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.295-299, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Signal Space Diversity for non binary coded modulation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdmouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2016.7500494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Interference Pre-Cancellation for FTN-OQAM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2016 : 22nd European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oulu, Finland. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Intra-Subband Power Allocation for a Downlink Non-Orthogonal Multiple Access (NOMA) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Eddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2016 : IEEE Global Communications Conference: 2nd International Workshop on 5G RAN Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2016.7848899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding Techniques for Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2015 : 21nd European Wireless 2015 : 5G and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Budapest, Hungary. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-log demapper architecture design for DVB-T2 rotated QAM constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Signal Processing Systems (SiPS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2015.7344998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Allocation in Downlink Non-orthogonal Multiple Access (NOMA) for Future Radio Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2015 spring : IEEE 81st Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de techniques de précodage pour les turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmit Antenna Selection for Coded Multiple-Input Dual-Output Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp.269 - 273, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-SNR Diversity-Multiplexing Tradeoff for Spatially Correlated Rayleigh MIMO Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.5604-5609, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6884214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage spatio-temporel adaptatif pour les systèmes MIMO utilisant un codage de canal à fort pouvoir de correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de structures d'entrelacement canal adaptées à la diffusion vidéo par voie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low ML-detection complexity, adaptive 2×2 STBC, with powerful FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bit interleaved coded modulation module for DVB-NGH: enhanced features for mobile reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive trace-orthonormal STBC for MIMO system with capacity approaching FEC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2012-Fall 2012: 76th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity multi-block space-time code for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2012 : 19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a shuffled iterative bit-interleaved coded modulation receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP : journée du groupe de recherche System On Chip - System In Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low decoding complexity STBC design for turbo coded broadcast transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient iterative receiver for Bit-Interleaved Coded Modulation according to the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011 IEEE 36th international Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3168 - 3171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shuffled iterative bit-interleaved coded modulation receiver for the DVB-T2 standard: Design, implementation and FPGA prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SiPS), 2011 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.55 -60, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SiPS.2011.6088949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un récepteur itératif dédié à un système de modulation codée à bits entrelacés pour le standard DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and FPGA prototyping of a bit-interleaved coded modulation receiver for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Systems (SIPS), 2010 IEEE Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States. pp.162 -167, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an efficient LDPC decoder for bit-interleaved coded modulation receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC-SIP 2010 : Colloque national du groupe de recherches "System On Chip - System In Package"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the convergence loss of 3-dimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. pp.146 - 150, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing practical diversity schemes for next generation broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving 3-dimensional turbo codes using 3GPP2 interleavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kbaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet'09 : 1st International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of rotated QAM mapper/demapper for the DVB-T2 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiPS 2009 : IEEE workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tampere, Finland. pp.18 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotated QAM Constellations to Improve BICM Performance for DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE 10th International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bologna, France. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving BICM performance of QAM constellations for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 5th International Symposium on Turbo Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Imad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a rate-1 third dimension to turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Ould Cheikh Mouhamedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2007 : IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lake Tahoe, United States. pp.156 - 161, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2007.4313066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially Concatenated Continuous Phase Modulation with Extended BCH Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Information Theory Workshop on Information Theory for Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bergen, Norway. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lowering the Error Floor of High Order Turbo BICM Schemes Over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement using turbo coded BICM-ID with 16 QAM over Gaussian and flat fading Rayleih channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IST Mobile &amp; Wireless Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing good permutations for turbo codes: towards a single model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Communications (IEEE Cat. No.04CH37577)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate asymptomatic performance of turbo coded modulations over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'04, 2nd International Symposium on Image/Video Communications over fixed and mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to estimate asymptotic performance of turbocoded modulation over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd. Int. Symp. On Image/Video Communications over fixed and mobile networks, ISICV'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France. pp.567-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pragmatique des modulations codées pour les trasmissions à haute efficacité spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée, ISIVC'04, 2nd International Symposium on Image/Video Communications over Fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Codes: a flexible solution for adaptative coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 3rd International Workshop on Tracking, Telemetry and Command Systems for Space Applications, Darmstadt, Allemagne, 7-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Speed modem concepts and demonstrator for adaptative coding and modulation with high order in satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo de Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gallinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giancristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2003 :8th International Workshop on Signal Processing for Space Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Catania, Italy. pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance estimation of 8-PSK turbo-coded modulation over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde Canencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Turbo Codes, ISTC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the minimum distance of linear codes by the error impulse method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '02 : IEEE GLOBECOM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the error impulse method in the design of high-order turbo coded modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITW 2002: 2002 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bangalore, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2002.1115411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of non-binary turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Information Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITW.2001.955136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Binary Turbo Codes Associated With High-Order Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Conde-Canencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avantages des turbo codes non binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kerouedan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ISIS Turbo Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turbo Code Standard for DVB-RCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brengarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Tousch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Turbo Decoder Design and its Implementation on a Low-Cost, 16-bit Fixed-Point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics, Brest, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Brest, France. pp.339 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-binary Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Hines City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de partitionnement de programmes CHP pour la synthèse architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques Universités/Industries sur l'adéquation Algorithme-Architecture pour les Applications Temps Réel Industrielles Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing turbo codes for low error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium. Turbo Codes in Digital Broadcasting - Could it Double Capacity?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, London, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19990781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Information Theory and Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Metsovo, Greece. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNW.1999.814337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de spécification adaptée aux composants pour les réseaux à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Informatiques et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a sixteen-state turbo-encoder/decoder (Turbo4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Penard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Sep 1997, Brest, France. pp.280-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des techniques de décodage itératif a la correction de l’interférence entre symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan les Pins, France. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de machines séquentielles autotestables pour circuits intégrés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International de fiabilité et de maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Brest, France. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of adaptive 2x2 space-time block codes for broadcasting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and design of channel interleavers for terrestrial broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3 Open Event : projet ANR Mobile MultiMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Issy Le Moulineaux, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Battail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezio Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, PHY and MAC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Schellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5G System Design: Architectural and Functional Considerations and Long Term Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 : Turbo Codes: From First Principles to Recent Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Channel Coding: Theory, Algorithms, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.1 - 52, 2014, Library in Mobile and Wireless Communications, 978-0123964991. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396499-1.00001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Universal DVB-3GPP broadcast layer, an enabler for new business in mobile broadcasting landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.253-291, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11. Bit interleaved coding and modulation in next generation DVB-NGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Mobile Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.321 - 354, 2013, 9781439898666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbodétection et turbo égalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal et Télécom. Sous la dir. de Philippe Loubaton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.55 - 97, 2004, Traité IC2 : Traitement du signal et de l'image, 2-7462-0823-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Weithoffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP25305553. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de codage d’un message numérique d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021198010. DI/19-007. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de génération d'un signal mettant en oeuvre un turbo-codeur, dispositif et programme d'ordinateur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Klaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091093. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power and user distribution to sub-bands in NOMA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3273736. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547573. DI/18-005. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547589. DI/18-003. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547590. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for user distribution to sub-bands in NOMA systems according to a weighted proportional fairness scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3337268. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for power distribution to sub-bands in multiple access communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rita Hojeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3547765. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a multi-carrier signal, device, and corresponding computer program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3057724. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de turbocodes à rendements compatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzón Bohórquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064138. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'entrelaceur pour des codes trubo en fonction du motif de poinçonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Garzon Bohorquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016203039. 17663. 2016, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SPACE-TIME ENCODING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011104377. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation codée avec entrelacement des voies I et Q et rotation optimisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009103746A4. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de qualification de codes correcteurs d'erreurs, procédé d'optimisation, codeur, décodeur et application correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2829636. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de réception de signaux numériques à structure itérative, module et procédé correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2730370. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration des performances de systèmes de transmissions numériques : turbo-communications et circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Bretagne Sud, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01782252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9C89CF2"/>
+    <w:nsid w:val="14342BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-douillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0437-7345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096708700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4code.projects.labsticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond5g.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qcsp.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2315764" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Balta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2014.2316413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Barquero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mignone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2313073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stolojescu-Crisan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2014.04005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Lucaciu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2013.02013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0270-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2258" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Montorsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2007.895202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benedetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giancristofaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2005.1421930" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.857165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940737" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-540D7W06-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02473322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02481318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613823" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Ould Cheikh Mouhamedou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2007.4313066" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138101v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137912v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138170v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Gaudenzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallinaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giancristofaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Raouafi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341480v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767973v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945436v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01782252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-douillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0437-7345" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096708700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4code.projects.labsticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond5g.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qcsp.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168014v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doumit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josepha Youssef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3296437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04335607v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;pha Youssef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOTM.001.2300125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03668893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kilzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3176107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03448296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3130102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03275070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal V. Veeravalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3092767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03257842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2021.3082428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02307448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2947429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.3001432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3027538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Klaimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2980268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02332503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Hoang Son Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2020.2966723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2019.2945781" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02129699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2019.2916325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barrueco Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Montalban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Angueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rita Hojeij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5642765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01905483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garzon Bohorquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2783971" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2017.2665470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2629-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2367517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2315764" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Balta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2014.2316413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stolojescu-Crisan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2014.04005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Barquero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mignone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2313073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2014.2358878" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.022213.130007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kbaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Lucaciu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-279" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/AECE.2013.02013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0270-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609328v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2258" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graell I Amat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.081051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Montorsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2007.895202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benedetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Garello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giancristofaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2005.1421930" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.857165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19940737" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-540D7W06-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02886510v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569356" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03279583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594265" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02502291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03563253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545582v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02473322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880816" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891385" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481057v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02481318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n-Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625316" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690816" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01869012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625377" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530555" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625359" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464920" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01868752v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647824" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2018.8436872" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sfeir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962727" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Lahbabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997300" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024665" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024578" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdmouleh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427146v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Eddo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2016.7848899" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01247411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2015.7344998" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955127" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6884214" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942401v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399204" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2011.6088949" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725056v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624781" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613823" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Ould Cheikh Mouhamedou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2007.4313066" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130425v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137918v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo de Gaudenzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallinaro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giancristofaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Raouafi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341480v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767973v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869792v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Schellmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Svensson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945436v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132426v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782188v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780776v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780751v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780755v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782201v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01780779v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782218v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782211v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Garz&#243;n Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450283v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871117v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870092v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01782252v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>