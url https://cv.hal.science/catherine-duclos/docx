--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -446,689 +446,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of medico-administrative database in the selection of the target population in colorectal cancer screening program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Standardized Drug Nomenclature in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gochath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17562848251342340⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.198-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286982v1</w:t>
+                <w:t xml:space="preserve">hal-05121471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Standardized Drug Nomenclature in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of medico-administrative database in the selection of the target population in colorectal cancer screening program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoï Koïvogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Balamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Binefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.198-202. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI250301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17562848251342340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121471v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
+                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elise Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Mahé</w:t>
+                <w:t xml:space="preserve">Julie Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Cousin</w:t>
+                <w:t xml:space="preserve">Julie Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.dlae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358192v1</w:t>
+                <w:t xml:space="preserve">hal-05111411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Cailhol</w:t>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bihan</w:t>
+                <w:t xml:space="preserve">Bérénice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236364v1</w:t>
+                <w:t xml:space="preserve">hal-05358192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Melot</w:t>
+                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Drouet</w:t>
+                <w:t xml:space="preserve">Hélène Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Salomon</w:t>
+                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Toubiana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Boloko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (3), pp.dlae070. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e51728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111411v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the Target Population for Colorectal Cancer Screening in France, Inventory as a Prelude to the Use of Medico-Administrative Database</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated ICD10-Coding of Teleconsultations Conclusions in Primary Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1480,295 +1480,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Llauradó</w:t>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ruan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
+                <w:t xml:space="preserve">Denis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.151-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+                <w:t xml:space="preserve">hal-03689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Daniel</w:t>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Delamarre</w:t>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 294, pp.151-152. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI220425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689916v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
               </w:r>
@@ -2237,261 +2237,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s’assurer que le codage clinique est bien réalisé ? Une proposition méthodologique</w:t>
+                <w:t xml:space="preserve">Conception et évaluation d’un logiciel pour simplifier et améliorer le codage PMSI par les cliniciens : application aux séjours de prise en charge des patients diabétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp.S36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.076⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp.S50-S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811177v1</w:t>
+                <w:t xml:space="preserve">hal-03811172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d’un logiciel pour simplifier et améliorer le codage PMSI par les cliniciens : application aux séjours de prise en charge des patients diabétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Beddag</w:t>
+                <w:t xml:space="preserve">Comment s’assurer que le codage clinique est bien réalisé ? Une proposition méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tsopra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Baron</w:t>
+                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp.S50-S51. </w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp.S36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811172v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Automatic Coding System for Digestive Endoscopies.</w:t>
               </w:r>
@@ -2713,2028 +2713,1998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527283v1</w:t>
+                <w:t xml:space="preserve">hal-03811196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+                <w:t xml:space="preserve">Shérazade Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 235, pp.529-533</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 235, pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479375v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479067v1</w:t>
+                <w:t xml:space="preserve">hal-01527283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parallel Design of Browsing Scheme and Data Model for Multi-Level Hierarchical Application Devoted to Management of Patient with Infectious Disease in Primary Care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salamata Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Arnedos Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hechem Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.421-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811196v1</w:t>
+                <w:t xml:space="preserve">hal-03650022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Design of Browsing Scheme and Data Model for Multi-Level Hierarchical Application Devoted to Management of Patient with Infectious Disease in Primary Care.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation de la sémantique des langages iconiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste F Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine F Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain F Venot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.579-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.30.579-606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650022v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation de la sémantique des langages iconiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.30.579-606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574366v1</w:t>
+                <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a software for the objective and easy-to-read presentation of new drug properties to physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Iordatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-015-0158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.924-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">César Boog</w:t>
+                <w:t xml:space="preserve">Abstractive Summarization of Drug Dosage Regimens for Supporting Drug Comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.79-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084123v1</w:t>
+                <w:t xml:space="preserve">hal-03650023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstractive Summarization of Drug Dosage Regimens for Supporting Drug Comparison.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les diététiciens : acteurs de la qualité et du Programme de médicalisation des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.S13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650023v1</w:t>
+                <w:t xml:space="preserve">hal-03811112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diététiciens : acteurs de la qualité et du Programme de médicalisation des systèmes d’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Enregistrement et codage par le PMSI des mort-nés de 2010 à 2013 à l’hôpital Jean-Verdier, hôpitaux universitaires Paris Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lachassinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, pp.S13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 62, pp.S99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.01.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.01.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811112v1</w:t>
+                <w:t xml:space="preserve">hal-03811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1115-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00980903v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two kinds of interface, based on guided navigation or usability principles, for improving the adoption of computerized decision support systems: application to the prescription of antibiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.13-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03738772v1</w:t>
+                <w:t xml:space="preserve">hal-03738767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement et codage par le PMSI des mort-nés de 2010 à 2013 à l’hôpital Jean-Verdier, hôpitaux universitaires Paris Seine-Saint-Denis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serfaty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Baron</w:t>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carbillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lachassinne</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.333-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811104v1</w:t>
+                <w:t xml:space="preserve">hal-03650028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Duclos</w:t>
+                <w:t xml:space="preserve">Comparison of two kinds of interface, based on guided navigation or usability principles, for improving the adoption of computerized decision support systems: application to the prescription of antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (e1), pp.e107-e116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650025v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650028v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00980903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4742,120 +4712,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.13-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738767v1</w:t>
+                <w:t xml:space="preserve">hal-03650027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4919,51 +4889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,1251 +4965,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">Orthopedics coding and funding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thoreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (1), pp.S99-S106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2013.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650027v1</w:t>
+                <w:t xml:space="preserve">hal-03810500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthopedics coding and funding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Thoreux</w:t>
+                <w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.167-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2013.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810500v1</w:t>
+                <w:t xml:space="preserve">hal-02489243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.167-189</w:t>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1115-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489243v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Duclos</w:t>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738775v1</w:t>
+                <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Designing concept maps for a precise and objective description of pharmaceutical innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Iordatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845359v1</w:t>
+                <w:t xml:space="preserve">hal-03810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse du codage de cliniciens et de professionnels du PMSI : divergence entre valorisation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Sublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.S27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912881v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810513v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du codage de cliniciens et de professionnels du PMSI : divergence entre valorisation et qualité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811198v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing concept maps for a precise and objective description of pharmaceutical innovations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.175-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810518v1</w:t>
+                <w:t xml:space="preserve">hal-02489240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline-derived model to facilitate the implementation of test-ordering rules within a hospital information system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.719-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6258,2285 +6254,2164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Venot</w:t>
+                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.175-198</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489240v1</w:t>
+                <w:t xml:space="preserve">hal-03738762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data Definition Ontology for clinical data integration and querying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Assélé Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audi Primadhanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Teodoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
+              <w:t xml:space="preserve">, 2012, 180, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738762v1</w:t>
+                <w:t xml:space="preserve">hal-03810537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Definition Ontology for clinical data integration and querying.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Enders</w:t>
+                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Beuscart-Zéphir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810537v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03811251v1</w:t>
+                <w:t xml:space="preserve">hal-03810535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Facilitating access to laboratory guidelines by modeling their contents and designing a computerized user interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
+              <w:t xml:space="preserve">, 2011, 169, pp.487-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810535v1</w:t>
+                <w:t xml:space="preserve">hal-03810542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating access to laboratory guidelines by modeling their contents and designing a computerized user interface.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling, building and evaluating an ontology for the automatic characterization of adverse drug effects during pharmacovigilance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lillo-Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 169, pp.487-91</w:t>
+              <w:t xml:space="preserve">, 2010, 160 (Pt 2), pp.1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810542v1</w:t>
+                <w:t xml:space="preserve">hal-00845365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, building and evaluating an ontology for the automatic characterization of adverse drug effects during pharmacovigilance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 160 (Pt 2), pp.1005-9</w:t>
+              <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.156-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845365v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le résumé d’unité médicale fait les yeux doux au résumé d’activité ambulatoire : vous avez dit « liaison » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combeleran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.S21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810547v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le résumé d’unité médicale fait les yeux doux au résumé d’activité ambulatoire : vous avez dit « liaison » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Un outil pour visualiser l’activité dans les lits d’hospitalisation de chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Baubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58, pp.S21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 58, pp.S10-S11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.02.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811167v1</w:t>
+                <w:t xml:space="preserve">hal-03811162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour visualiser l’activité dans les lits d’hospitalisation de chirurgie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Duclos</w:t>
+                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811162v1</w:t>
+                <w:t xml:space="preserve">hal-03810551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810551v1</w:t>
+                <w:t xml:space="preserve">hal-00279981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ontology of bacteria to help physicians to compare antibacterial spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Nobécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Cartolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.196-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00279981v1</w:t>
+                <w:t xml:space="preserve">hal-03810554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of bacteria to help physicians to compare antibacterial spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing the Patient's Therapeutic History in Medical Records and in Guideline Recommendations for Chronic Diseases Using a Unique Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Toussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.196-200</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116, pp.101-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810554v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Graphical Approaches should be Used to Represent Medical Knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116, pp.719-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing the Patient's Therapeutic History in Medical Records and in Guideline Recommendations for Chronic Diseases Using a Unique Model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured Representation of the Pharmacodynamics Section of the Summary of Product Characteristics for Antibiotics: Application for Automated Extraction and Visualization of Their Antimicrobial Activity Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Cartolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1197/jamia.M1425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810563v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Representation of the Pharmacodynamics Section of the Summary of Product Characteristics for Antibiotics: Application for Automated Extraction and Visualization of Their Antimicrobial Activity Spectra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Building and Evaluation of a Structured Representation of Pharmacokinetics Information Presented in SPCs: From Existing Conceptual Views of Pharmacokinetics Associated with Natural Language Processing to Object-oriented Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos-Cartolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11 (4), pp.285-293. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 10 (3), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1197/jamia.M1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1197/jamia.M1425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810566v1</w:t>
+                <w:t xml:space="preserve">hal-03810570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Evaluation of a Structured Representation of Pharmacokinetics Information Presented in SPCs: From Existing Conceptual Views of Pharmacokinetics Associated with Natural Language Processing to Object-oriented Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
+                <w:t xml:space="preserve">Structured representation of drug indications: lexical and semantic analysis and object-oriented modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (1), pp.83-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1197/jamia.M1193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810570v1</w:t>
+                <w:t xml:space="preserve">hal-03810572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured representation of drug indications: lexical and semantic analysis and object-oriented modeling.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Methodology for the analysis and representation of the medical information about drugs in the Summary of Product Characteristics (SPC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings. AMIA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.166-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8546,544 +8421,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Evaluation of a Drug Terminology Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Zana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Letord</w:t>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, On Line Streaming, United States. pp.1002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de connaissances médicales au sein d’un algorithme de classification automatique : application au codage du diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serret-Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlateForme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sémantique d'identification du médicament en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grosjean</w:t>
+                <w:t xml:space="preserve">C Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Letord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Charlet</w:t>
+                <w:t xml:space="preserve">X Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Danès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IA &amp; Santé 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fleur Mougin; Brigitte Séroussi, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,779 +8966,779 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Construction automatique d'ontologie à partir de bases de données relationnelles : application au médicament dans le domaine de la pharmacovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Cerbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
+              <w:t xml:space="preserve">IC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tunisie. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377329v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'ontologie à partir de bases de données relationnelles : application au médicament dans le domaine de la pharmacovigilance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Cerbah</w:t>
+                <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Tunisie. pp</w:t>
+              <w:t xml:space="preserve">IC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377455v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition des spectres d'activité des antibiotiques pour le médecin généraliste : méthode et résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois méthodes d'analyse pour conceptualiser le contenu de différentes sections des monographies des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice, France. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9873,1041 +9748,1041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Context Matters for Credible Measurement of Drug-Drug Interactions Based on Real-World Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lelong</w:t>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badisse Dahamna</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Willy Duville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriateness of Antibiotic Prescription During Teleconsultation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Melot</w:t>
+                <w:t xml:space="preserve">M. Amsilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amsilli</w:t>
+                <w:t xml:space="preserve">F. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Drouet</w:t>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Professionalism in Health and Care: Developing the Workforce, Building the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Vocabulary, Terminological Resources and Information Coding in the Health Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burgun</w:t>
+                <w:t xml:space="preserve">J. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lamy</w:t>
+                <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics, e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2014, Health Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0478-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and Dissemination of Health Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics, e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.43-64, 2014, Health Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0478-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide à la décision médico-économique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Paris, pp.199-236, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_9⟩</w:t>
+              <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811225v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aide à la décision médico-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
+              <w:t xml:space="preserve">, Springer Paris, pp.199-236, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811216v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion et la diffusion des connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.43-69, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une interface pour favoriser la prise en compte des recommandations lors de la décision d’une antibiothérapie probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d’information pour l’amélioration de la qualité en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer Paris, pp.203-214, 2011, Informatique et Santé, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10917,279 +10792,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-label drug database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grosjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Advenier-Iakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Approaches for our Participation to the n2c2 Challenge on Cohort Selection for Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paris</w:t>
+                <w:t xml:space="preserve">Hugo Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cisneros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11336,51 +11211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gochath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako&#239; Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03175-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkaouther Zaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Binefa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoeck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251342340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoi Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grimshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupuy-Zini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finkler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewkowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gombeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.15121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ternois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Franchinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamata Konate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnedos Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechem Yazidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Iordatii" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0158-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serfaty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachassinne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.01.089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tsopra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantinou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Sublet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.01.076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810537v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ass&#233;l&#233; Kama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Primadhanty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Teodoro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Enders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krivine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lillo-Lou&#235;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combeleran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baubet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Nob&#233;court" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Cartolano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Toussi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos-Cartolano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1193" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810572v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810576v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018286v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nob&#233;court" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Cerbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416683v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Duville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220392" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03778053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsilli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220924" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811225v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dufour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_18" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gochath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako&#239; Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03175-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkaouther Zaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Binefa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251342340" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoi Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grimshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupuy-Zini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finkler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewkowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gombeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.15121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ternois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Franchinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamata Konate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnedos Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechem Yazidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Iordatii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0158-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulhes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serfaty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachassinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.01.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tsopra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoreux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.06.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantinou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Sublet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.01.076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ass&#233;l&#233; Kama" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Primadhanty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Teodoro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Enders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krivine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lillo-Lou&#235;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combeleran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baubet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.052" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Nob&#233;court" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Cartolano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Toussi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cohen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos-Cartolano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1193" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810572v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nob&#233;court" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Cerbah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Duville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220392" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03778053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsilli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220924" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811230v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_18" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>