--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -710,425 +710,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
+                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Launay</w:t>
+                <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Drouet</w:t>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Salomon</w:t>
+                <w:t xml:space="preserve">Bérénice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Toubiana</w:t>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (3), pp.dlae070. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111411v1</w:t>
+                <w:t xml:space="preserve">hal-05358192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Reasons for Consultations on a French Telemedicine Platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gérard</w:t>
+                <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Mahé</w:t>
+                <w:t xml:space="preserve">Hélène Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Cousin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Boloko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI240466⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e51728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358192v1</w:t>
+                <w:t xml:space="preserve">hal-05236364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Cailhol</w:t>
+                <w:t xml:space="preserve">Paediatric antibiotic prescribing in a nationwide direct-to-consumer telemedicine platform in France, 2018–2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bihan</w:t>
+                <w:t xml:space="preserve">Elise Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
+                <w:t xml:space="preserve">Julie Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Boloko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e51728. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.dlae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236364v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the Target Population for Colorectal Cancer Screening in France, Inventory as a Prelude to the Use of Medico-Administrative Database</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated ICD10-Coding of Teleconsultations Conclusions in Primary Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,429 +1346,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users’ Reactions on Announced Vaccines against COVID-19 Before Marketing in France: Analysis of Twitter posts (Preprint)</w:t>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dupuy-Zini</w:t>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bissan Audeh</w:t>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/37237⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017798v1</w:t>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 294, pp.151-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Users’ Reactions on Announced Vaccines against COVID-19 Before Marketing in France: Analysis of Twitter posts (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+                <w:t xml:space="preserve">Alexandre Dupuy-Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Bissan Audeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ruan</w:t>
+                <w:t xml:space="preserve">Christel Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/37237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
               </w:r>
@@ -2237,261 +2237,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d’un logiciel pour simplifier et améliorer le codage PMSI par les cliniciens : application aux séjours de prise en charge des patients diabétiques</w:t>
+                <w:t xml:space="preserve">Comment s’assurer que le codage clinique est bien réalisé ? Une proposition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Phuong</w:t>
+                <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beddag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Baron</w:t>
+                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp.S50-S51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.117⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp.S36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811172v1</w:t>
+                <w:t xml:space="preserve">hal-03811177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s’assurer que le codage clinique est bien réalisé ? Une proposition méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Conception et évaluation d’un logiciel pour simplifier et améliorer le codage PMSI par les cliniciens : application aux séjours de prise en charge des patients diabétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp.S36. </w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp.S50-S51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811177v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Automatic Coding System for Digestive Endoscopies.</w:t>
               </w:r>
@@ -2713,213 +2713,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sedki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811196v1</w:t>
+                <w:t xml:space="preserve">hal-01527283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,210 +2932,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235, pp.529-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les comptes rendus d’hospitalisation pour mieux les coder. Un exemple en cardiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Berthelot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527283v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Design of Browsing Scheme and Data Model for Multi-Level Hierarchical Application Devoted to Management of Patient with Infectious Disease in Primary Care.</w:t>
               </w:r>
@@ -3353,416 +3353,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.924-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084123v1</w:t>
+                <w:t xml:space="preserve">hal-03650024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a software for the objective and easy-to-read presentation of new drug properties to physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Iordatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-015-0158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650024v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstractive Summarization of Drug Dosage Regimens for Supporting Drug Comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,64 +3817,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diététiciens : acteurs de la qualité et du Programme de médicalisation des systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,999 +3941,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement et codage par le PMSI des mort-nés de 2010 à 2013 à l’hôpital Jean-Verdier, hôpitaux universitaires Paris Seine-Saint-Denis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diallo</w:t>
+                <w:t xml:space="preserve">Comparison of two kinds of interface, based on guided navigation or usability principles, for improving the adoption of computerized decision support systems: application to the prescription of antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serfaty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.01.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (e1), pp.e107-e116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811104v1</w:t>
+                <w:t xml:space="preserve">hal-03738772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tsopra</w:t>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Venot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650025v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00980903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205, pp.13-7</w:t>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1115-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738767v1</w:t>
+                <w:t xml:space="preserve">hal-03650025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 205, pp.333-7</w:t>
+              <w:t xml:space="preserve">, 2014, 205, pp.13-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650028v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two kinds of interface, based on guided navigation or usability principles, for improving the adoption of computerized decision support systems: application to the prescription of antibiotics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.333-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738772v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Enregistrement et codage par le PMSI des mort-nés de 2010 à 2013 à l’hôpital Jean-Verdier, hôpitaux universitaires Paris Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Soualmia</w:t>
+                <w:t xml:space="preserve">A. Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Merabti</w:t>
+                <w:t xml:space="preserve">L. Carbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">E. Lachassinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.S99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.01.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00980903v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1197/jamia.M2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650027v1</w:t>
+                <w:t xml:space="preserve">inserm-01101481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards evidence-based CDSSs implementing the medical reasoning contained in CPGs: application to antibiotic prescription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.13-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1197/jamia.M2398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01101481v1</w:t>
+                <w:t xml:space="preserve">hal-03650027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,308 +4965,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthopedics coding and funding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thoreux</w:t>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.167-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810500v1</w:t>
+                <w:t xml:space="preserve">hal-02489243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Séroussi</w:t>
+                <w:t xml:space="preserve">Orthopedics coding and funding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bouaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Venot</w:t>
+                <w:t xml:space="preserve">P. Thoreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (1), pp.S99-S106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2013.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489243v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm Using Twelve Properties of Antibiotics to Find the Recommended Antibiotics, as in CPGs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1115-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5285,836 +5285,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du codage de cliniciens et de professionnels du PMSI : divergence entre valorisation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+                <w:t xml:space="preserve">P. Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gouignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Sublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.S27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845359v1</w:t>
+                <w:t xml:space="preserve">hal-03811198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing concept maps for a precise and objective description of pharmaceutical innovations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810518v1</w:t>
+                <w:t xml:space="preserve">hal-00912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du codage de cliniciens et de professionnels du PMSI : divergence entre valorisation et qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Constantinou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Phuong</w:t>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gouignard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.01.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811198v1</w:t>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
+              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912881v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Designing concept maps for a precise and objective description of pharmaceutical innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Iordatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810513v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.175-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6139,103 +6139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline-derived model to facilitate the implementation of test-ordering rules within a hospital information system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.719-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6260,77 +6260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,462 +6362,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Definition Ontology for clinical data integration and querying.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 180, pp.38-42</w:t>
+              <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810537v1</w:t>
+                <w:t xml:space="preserve">hal-03738758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (2), pp.129-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data Definition Ontology for clinical data integration and querying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Assélé Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audi Primadhanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Teodoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
+              <w:t xml:space="preserve">, 2012, 180, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738758v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,90 +6855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to laboratory guidelines by modeling their contents and designing a computerized user interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.487-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, building and evaluating an ontology for the automatic characterization of adverse drug effects during pharmacovigilance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,103 +7084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.156-60</w:t>
@@ -7411,287 +7411,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810551v1</w:t>
+                <w:t xml:space="preserve">hal-00279981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279981v1</w:t>
+                <w:t xml:space="preserve">hal-03810551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology of bacteria to help physicians to compare antibacterial spectra.</w:t>
               </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Cartolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7798,51 +7798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the Patient's Therapeutic History in Medical Records and in Guideline Recommendations for Chronic Diseases Using a Unique Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,90 +7923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Graphical Approaches should be Used to Represent Medical Knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116, pp.719-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8070,51 +8070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Cartolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (4), pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and Evaluation of a Structured Representation of Pharmacokinetics Information Presented in SPCs: From Existing Conceptual Views of Pharmacokinetics Associated with Natural Language Processing to Object-oriented Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos-Cartolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (3), pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8239,64 +8239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured representation of drug indications: lexical and semantic analysis and object-oriented modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (1), pp.83-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8321,64 +8321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the analysis and representation of the medical information about drugs in the Summary of Product Characteristics (SPC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings. AMIA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.166-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8448,51 +8448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Evaluation of a Drug Terminology Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8789,90 +8789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8914,51 +8914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
@@ -9039,77 +9039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9141,243 +9141,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'ontologie à partir de bases de données relationnelles : application au médicament dans le domaine de la pharmacovigilance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Cerbah</w:t>
+                <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Tunisie. pp</w:t>
+              <w:t xml:space="preserve">IC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377455v1</w:t>
+                <w:t xml:space="preserve">hal-00377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Construction automatique d'ontologie à partir de bases de données relationnelles : application au médicament dans le domaine de la pharmacovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Cerbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
+              <w:t xml:space="preserve">IC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tunisie. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377329v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et structuration automatique des guides de bonnes pratiques cliniques : essai d'évaluation</w:t>
               </w:r>
@@ -9458,51 +9458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition des spectres d'activité des antibiotiques pour le médecin généraliste : méthode et résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9648,64 +9648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois méthodes d'analyse pour conceptualiser le contenu de différentes sections des monographies des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nobécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice, France. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9788,51 +9788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Duville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10292,265 +10292,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aide à la décision médico-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
+              <w:t xml:space="preserve">, Springer Paris, pp.199-236, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811216v1</w:t>
+                <w:t xml:space="preserve">hal-03811225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide à la décision médico-économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bihan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Paris, pp.199-236, 2013, </w:t>
+              <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811225v1</w:t>
+                <w:t xml:space="preserve">hal-03811216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion et la diffusion des connaissances en santé</w:t>
               </w:r>
@@ -10562,51 +10562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10670,64 +10670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une interface pour favoriser la prise en compte des recommandations lors de la décision d’une antibiothérapie probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,51 +10963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11211,51 +11211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gochath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako&#239; Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03175-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkaouther Zaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Binefa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251342340" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoi Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grimshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupuy-Zini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finkler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewkowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gombeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.15121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ternois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Franchinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamata Konate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnedos Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechem Yazidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Iordatii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0158-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulhes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serfaty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachassinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.01.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tsopra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002042" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoreux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.06.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantinou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Sublet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.01.076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ass&#233;l&#233; Kama" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Primadhanty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Teodoro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Enders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krivine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lillo-Lou&#235;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combeleran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baubet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.052" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Nob&#233;court" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Cartolano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Toussi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cohen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos-Cartolano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1193" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810572v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nob&#233;court" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Cerbah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Duville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220392" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03778053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsilli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220924" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811230v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_18" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gochath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako&#239; Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balamou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03175-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkaouther Zaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Binefa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251342340" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salomon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoi Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grimshaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupuy-Zini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finkler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewkowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gombeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/codi.15121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1702016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Ternois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Billard-Pomares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carbonelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Franchinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beddag" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsopra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sedki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamata Konate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Arnedos Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechem Yazidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Iordatii" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0158-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulhes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tsopra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serfaty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lachassinne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.01.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoreux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.06.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantinou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouignard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Sublet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.01.076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ass&#233;l&#233; Kama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Primadhanty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Choquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Teodoro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Enders" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krivine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lillo-Lou&#235;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combeleran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baubet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.052" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.02.020" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Nob&#233;court" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Cartolano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Toussi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cohen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos-Cartolano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M1193" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810572v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Zana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220238" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serret-Larmande" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Escudi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917172v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Letord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aim&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dan&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nob&#233;court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Cerbah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bouffier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Duville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220392" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03778053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsilli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220924" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811230v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811225v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bihan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_18" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Advenier-Iakovlev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cisneros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>