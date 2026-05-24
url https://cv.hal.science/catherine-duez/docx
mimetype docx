--- v1 (2026-03-30)
+++ v2 (2026-05-24)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">061405418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rWVmo0EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-8425-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,2536 +215,2536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary Administration of TLR2/6 Agonist after Allergic Sensitization Inhibits Airway Hyper-Responsiveness and Recruits Natural Killer Cells in Lung Parenchyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiffa Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (17), pp.9606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25179606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural killer cells in the lung: potential role in asthma and virus-induced exacerbation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (169), pp.230036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/16000617.0036-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelets Purification Is a Crucial Step for Transcriptomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (6), pp.3100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23063100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Killer Cells from Allergic Donors Are Defective in Their Response to CCL18 Chemokine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelets: a potential role in chronic respiratory diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22083879⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (161), pp.210062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0062-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654480v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Killer Cells from Allergic Donors Are Defective in Their Response to CCL18 Chemokine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiffa Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Nadai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.3879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22083879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202069v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets: a potential role in chronic respiratory diseases?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural Killer Cells from Allergic Donors Are Defective in Their Response to CCL18 Chemokine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latiffa Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Nadai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (161), pp.210062. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.3879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/16000617.0062-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22083879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653426v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant anti-viral response of Natural Killer cell in severe asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Lobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, European Respiratory Journal, 55, pp.1802422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02422-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant anti-viral response of natural killer cells in severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Lobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (5), pp.1802422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02422-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of IL (Interleukin)-33 Production in Endothelial Cells via Kinase Activation and Fas/CD95 Upregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (11), pp.2619-2631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of IL (Interleukin)-33 Production in Endothelial Cells via Kinase Activation and Fas/CD95 Upregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Ryffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (11), pp.2619-2631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.120.314832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valque</w:t>
+                <w:t xml:space="preserve">Neuroendocrine control of natural killer cell function through the checkpoint molecule PD-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anne Tsicopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0180-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359040v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine control of natural killer cell function through the checkpoint molecule PD-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Devulder</w:t>
+                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tsicopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Valérie Gouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0180-2⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.bio046359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906711v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cell Activation Is Regulated by Epidermal Growth Factor-like Domain 7 (Egfl7) during Inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innate lymphoid cells contribute to allergic airway disease exacerbation by obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Caetano</w:t>
+                <w:t xml:space="preserve">Laetitia Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Le Bras</w:t>
+                <w:t xml:space="preserve">Saliha Ait-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Han Vorng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.731331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (5), pp.1309-1318.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03809989v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate lymphoid cells contribute to allergic airway disease exacerbation by obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial Cell Activation Is Regulated by Epidermal Growth Factor-like Domain 7 (Egfl7) during Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Ait-Yahia</w:t>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
+                <w:t xml:space="preserve">Bertrand Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Vorng</w:t>
+                <w:t xml:space="preserve">Alexandra Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Quemener</w:t>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (46), pp.24017-24028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.731331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462689v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03809989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Killer Cells Induce Eosinophil Activation and Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Vorng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e94492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0094492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL17 Production by Dendritic Cells Is Required for NOD1-mediated Exacerbation of Allergic Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Ait Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Everaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Vorng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189 (8), pp.899-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201310-1827OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The disulfide bond between cysteine 10 and cysteine 34 is required for CCL18 activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Freitas Caires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (1), pp.463-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cyto.2013.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-18 Does not Increase Allergic Airway Disease in Mice When Produced by BCG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latiffa Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.67276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2007/67276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00305279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant Mycobacterium bovis BCG producing IL-18 reduces IL-5 production and bronchoalveolar eosinophilia induced by an allergic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (8), pp.1065-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2005.00826.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2733,168 +2754,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a relationship between BCG-driven reactivity to tuberculin and some M bovis BCG induced dendritic cell functions, session Poster &amp;quot;Dendritic cell functions and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kowalewicz-Kulbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Druszczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2962,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED218ECD"/>
+    <w:nsid w:val="52E63700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3193,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-duez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2327-1095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061405418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8425-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Devulder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25179606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04370816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepretre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0036-2023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22083879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0062-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chenivesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledroit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02422-2018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gross" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tsicopoulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0180-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait-Yahia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quemener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yassine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201310-1827OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Freitas Caires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.04.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKQM6QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-duez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2327-1095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061405418" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rWVmo0EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8425-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906639v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Devulder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latiffa Amniai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25179606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04370816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepretre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0036-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pantesco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0062-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03654480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22083879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chenivesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledroit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Lobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02422-2018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.120.314832" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tsicopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0180-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait-Yahia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quemener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.03.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Yassine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094492" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201310-1827OC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Freitas Caires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2013.04.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKQM6QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00305279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Locht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pestel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/67276" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kremer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marquillies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amniai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2005.00826.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kowalewicz-Kulbat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Druszczynska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ratajczak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>