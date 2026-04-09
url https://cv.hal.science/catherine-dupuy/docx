--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -3292,169 +3292,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d'identité : résister ou s'adapter?</w:t>
+                <w:t xml:space="preserve">Qu'est que l'on attend pour aller au théâtre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle identité professionnelle ? Dir. R.Etienne et M.Tozzi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Innovation Ecole ! De la maternelle au lycée. Dir. P. Bouchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement Frontières, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473361v1</w:t>
+                <w:t xml:space="preserve">hal-03473364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est que l'on attend pour aller au théâtre ?</w:t>
+                <w:t xml:space="preserve">Changement d'identité : résister ou s'adapter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Languedoc Roussillon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Ecole ! De la maternelle au lycée. Dir. P. Bouchard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Autrement Frontières, 2001</w:t>
+              <w:t xml:space="preserve">Quelle identité professionnelle ? Dir. R.Etienne et M.Tozzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473364v1</w:t>
+                <w:t xml:space="preserve">hal-03473361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialiser par les contenus didactiques.</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFCBB982"/>
+    <w:nsid w:val="A2A2D50B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5215,51 +5215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB7BA15"/>
+    <w:nsid w:val="A4BAFF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3968DC17"/>
+    <w:nsid w:val="8753180C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5511,51 +5511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93D3BECB"/>
+    <w:nsid w:val="23901F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134328434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afef.org/blog/index.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.dupuy@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.180.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Desault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aigoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bucheton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01884056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00133647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134328434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afef.org/blog/index.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.dupuy@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.180.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Desault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aigoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bucheton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01884056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00133647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>