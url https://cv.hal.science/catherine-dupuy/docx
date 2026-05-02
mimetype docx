--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -869,209 +869,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La culture humaniste dans la formation des enseignants : émergence de nouvelles humanités ? », Tréma [En ligne], 47 | 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmes de littérature : travail du texte, travail en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.3638⟩</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.202.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092061v1</w:t>
+                <w:t xml:space="preserve">halshs-01887098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes de littérature : travail du texte, travail en classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La culture humaniste dans la formation des enseignants : émergence de nouvelles humanités ? », Tréma [En ligne], 47 | 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 202, pp.13-23. </w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.202.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trema.3638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01887098v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tâches d’écriture au CP : des pistes pour la formation ?</w:t>
               </w:r>
@@ -1791,234 +1791,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures, jeux et débats</w:t>
+                <w:t xml:space="preserve">Manières de lire, maniè(es de réécrire : des médiations pour le sujet lecteur de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+              <w:t xml:space="preserve">Le français 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473294v1</w:t>
+                <w:t xml:space="preserve">hal-03473317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières de lire, maniè(es de réécrire : des médiations pour le sujet lecteur de théâtre</w:t>
+                <w:t xml:space="preserve">La didactisation du texte théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français 2000</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473317v1</w:t>
+                <w:t xml:space="preserve">hal-03473305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactisation du texte théâtral</w:t>
+                <w:t xml:space="preserve">Lectures, jeux et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473305v1</w:t>
+                <w:t xml:space="preserve">hal-03473294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans le métier : 7 motifs de s'engager</w:t>
               </w:r>
@@ -2306,178 +2306,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture partagée de partenaires éducatifs, un éclairage sur des situations d’entrée dans l’écrit</w:t>
+                <w:t xml:space="preserve">La lecture partagée en maternelle, à travers la pratique d’oralisation de comptines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiatives collaboratives pour l'enfance (mutations de l'éducation et du travail social) PULM,</w:t>
+              <w:t xml:space="preserve">Les transitions du préscolaire au scolaire : approches empiriques dir. JULIE MYRE¬BISAILLON &amp; FRÉDÉRIC TORTERAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391570v1</w:t>
+                <w:t xml:space="preserve">hal-03391634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture partagée en maternelle, à travers la pratique d’oralisation de comptines</w:t>
+                <w:t xml:space="preserve">Pratiques de lecture partagée de partenaires éducatifs, un éclairage sur des situations d’entrée dans l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transitions du préscolaire au scolaire : approches empiriques dir. JULIE MYRE¬BISAILLON &amp; FRÉDÉRIC TORTERAT</w:t>
+              <w:t xml:space="preserve">Initiatives collaboratives pour l'enfance (mutations de l'éducation et du travail social) PULM,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391634v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique littéraire du lexique/vocabulaire: les sens construits dans les moments lexicaux</w:t>
               </w:r>
@@ -3699,234 +3699,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue autour d’un album de comptines : les activités lexicales en maternelle</w:t>
+                <w:t xml:space="preserve">Action Langage » : pratiques et professionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPEE Occitanie, Jun 2019, Narboenne, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Petite Enfance : regards croisés de l’Éducation, du Travail Social et de l’Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Torterat LIRDEF et IRTS Montpellier, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475726v1</w:t>
+                <w:t xml:space="preserve">hal-02112908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Langage » : pratiques et professionnalités</w:t>
+                <w:t xml:space="preserve">« Lire et danser des œuvres de littérature de jeunesse : analyse de pistes de formation. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Petite Enfance : regards croisés de l’Éducation, du Travail Social et de l’Animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Torterat LIRDEF et IRTS Montpellier, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112908v1</w:t>
+                <w:t xml:space="preserve">hal-02112718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lire et danser des œuvres de littérature de jeunesse : analyse de pistes de formation. »</w:t>
+                <w:t xml:space="preserve">Dialogue autour d’un album de comptines : les activités lexicales en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPEE Occitanie, Jun 2019, Narboenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112718v1</w:t>
+                <w:t xml:space="preserve">hal-03475726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus LireEcrireCP : quels usages théoriques et méthodologiques des pratiques enseignantes en recherche et en formation ?</w:t>
               </w:r>
@@ -4372,165 +4372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Master en didactique de la lecture : quel effet professionnalisant des guides du maitre ?</w:t>
+                <w:t xml:space="preserve">La culture humaniste en formation universitaire et professionnelle des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Journées Pierre Guibert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les modules de sciences humaines dans les parcours scientifiques et techniques professionnalisant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC, Feb 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475190v1</w:t>
+                <w:t xml:space="preserve">hal-03475140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture humaniste en formation universitaire et professionnelle des enseignants</w:t>
+                <w:t xml:space="preserve">Formation Master en didactique de la lecture : quel effet professionnalisant des guides du maitre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modules de sciences humaines dans les parcours scientifiques et techniques professionnalisant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPEC, Feb 2013, Créteil, France</w:t>
+              <w:t xml:space="preserve">9° Journées Pierre Guibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475140v1</w:t>
+                <w:t xml:space="preserve">hal-03475190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans la formation des enseignants : gestes professionnels et mémoires de Master MEEF</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2A2D50B"/>
+    <w:nsid w:val="9A8BCB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5215,51 +5215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4BAFF09"/>
+    <w:nsid w:val="1AD24A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8753180C"/>
+    <w:nsid w:val="2938A161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5511,51 +5511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23901F0B"/>
+    <w:nsid w:val="9A7567B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134328434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afef.org/blog/index.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.dupuy@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.180.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Desault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aigoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bucheton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01884056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00133647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134328434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afef.org/blog/index.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.dupuy@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castany-Owhadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3346" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.180.0103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Desault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aigoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Torterat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bucheton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03473368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01884056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00133647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>