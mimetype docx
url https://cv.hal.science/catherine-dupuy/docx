--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -5067,51 +5067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A8BCB11"/>
+    <w:nsid w:val="BF64548D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5215,51 +5215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AD24A65"/>
+    <w:nsid w:val="F8F21394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,51 +5363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2938A161"/>
+    <w:nsid w:val="5FFBBF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5511,51 +5511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A7567B0"/>
+    <w:nsid w:val="096EC416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>